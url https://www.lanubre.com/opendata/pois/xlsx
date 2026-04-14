--- v0 (2026-02-28)
+++ v1 (2026-04-14)
@@ -12,166 +12,193 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Assessment</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
+    <t>Name (en)</t>
+  </si>
+  <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Category (pt)</t>
   </si>
   <si>
+    <t>Category (en)</t>
+  </si>
+  <si>
     <t>Category (es)</t>
   </si>
   <si>
     <t>Largo do Castelo 2A</t>
   </si>
   <si>
     <t>Miranda do Douro</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/68af2eb40a7d21756311220.jpg</t>
   </si>
   <si>
     <t>Castelo de Miranda do Douro</t>
   </si>
   <si>
     <t>Castillo de Miranda do Douro</t>
   </si>
   <si>
     <t>Arquitetura / Património Edificado</t>
   </si>
   <si>
+    <t>Architecture / Built Heritage</t>
+  </si>
+  <si>
     <t>Arquitectura / Patrimonio Edificado</t>
   </si>
   <si>
     <t>Rua do Penedo Amarelo</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/68ee32288f5fe1760440872.jpg</t>
   </si>
   <si>
     <t>Miradouro do Penedo Amarelo</t>
   </si>
   <si>
+    <t>Miradouro da Sé Catedral</t>
+  </si>
+  <si>
     <t>Mirador del Penedo Amarelo</t>
   </si>
   <si>
     <t>Miradouros</t>
   </si>
   <si>
+    <t>Viewpoints</t>
+  </si>
+  <si>
     <t>Lhargo D. João III 5</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/68af2fdc9af001756311516.jpg</t>
   </si>
   <si>
     <t>Homenagem ao Povo Mirandês</t>
   </si>
   <si>
+    <t>Homenagem aos Mirandeses</t>
+  </si>
+  <si>
     <t>Homenaje a los Mirandeses</t>
   </si>
   <si>
     <t>Monumentos históricos</t>
   </si>
   <si>
+    <t>Historic monuments</t>
+  </si>
+  <si>
     <t>N218</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/68dfd5295dce61759499561.jpg</t>
   </si>
   <si>
     <t>Bombeiros Voluntários de Miranda do Douro</t>
   </si>
   <si>
+    <t>Volunteer Fire Brigade of Miranda do Douro</t>
+  </si>
+  <si>
     <t>Serviços Públicos</t>
   </si>
   <si>
     <t>Servicios Públicos</t>
   </si>
   <si>
     <t>Mercado Municipal de Miranda do Douro, Rua do Mercado</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/68ee2cd575f611760439509.jpg</t>
   </si>
   <si>
     <t>Mercado Municipal de Miranda do Douro</t>
   </si>
   <si>
+    <t>Municipal Market of Miranda do Douro</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mercados Municipais </t>
   </si>
   <si>
     <t>Mercados Municipales</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/6926d0a2e5d871764151458.jpg</t>
   </si>
   <si>
     <t>Fachada Capas D’Honra</t>
   </si>
   <si>
     <t>Artesanato &amp; Cultura Popular</t>
   </si>
   <si>
     <t>Artesanía y Cultura Popular</t>
   </si>
   <si>
     <t>Avenida Alfândega da Fé</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/6926d3de91a491764152286.jpg</t>
   </si>
   <si>
     <t>Mercado Municipal</t>
@@ -327,53 +354,50 @@
     <t>Muralha (Sul)</t>
   </si>
   <si>
     <t>Muralla (Sur)</t>
   </si>
   <si>
     <t>Rua do Convento</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/69274011ec3b31764179985.jpg</t>
   </si>
   <si>
     <t>Biblioteca Municipal de Miranda do Douro</t>
   </si>
   <si>
     <t>Museus &amp; Espaços Culturais</t>
   </si>
   <si>
     <t>Museos y Espacios Culturales</t>
   </si>
   <si>
     <t>Largo da Sé</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/692741228ef111764180258.jpg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Miradouro da Sé Catedral</t>
   </si>
   <si>
     <t>Mirador de la Catedral</t>
   </si>
   <si>
     <t>Largo do Castelo de Miranda</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/6927421e733051764180510.jpg</t>
   </si>
   <si>
     <t>Jardim do Castelo de Miranda</t>
   </si>
   <si>
     <t>Jardín del Castillo de Miranda do Douro</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/692ecf78c160d1764675448.jpg</t>
   </si>
   <si>
     <t>Torre (Sul)</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/portfolio/692ed2d539adb1764676309.jpg</t>
   </si>
@@ -836,1539 +860,1746 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L50"/>
+  <dimension ref="A1:N50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G2">
         <v>41.49658824976504</v>
       </c>
       <c r="H2">
         <v>-6.27511675601716</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L2" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M2" t="s">
+        <v>21</v>
+      </c>
+      <c r="N2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G3">
         <v>41.49800723664859</v>
       </c>
       <c r="H3">
         <v>-6.26929790787989</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G4">
         <v>41.49416359120664</v>
       </c>
       <c r="H4">
         <v>-6.27409075298908</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="G5">
         <v>41.49840110380774</v>
       </c>
       <c r="H5">
         <v>-6.27291607353706</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:12">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6">
         <v>273430020</v>
       </c>
       <c r="F6" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G6">
         <v>41.49844996220526</v>
       </c>
       <c r="H6">
         <v>-6.27014214647343</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="K6" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="L6" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:12">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G7">
         <v>41.49838869289673</v>
       </c>
       <c r="H7">
         <v>-6.26932410327947</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
       <c r="B8" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="I8">
         <v>41.49758197493148</v>
       </c>
       <c r="J8">
         <v>-6.27247356957406</v>
       </c>
     </row>
-    <row r="9" spans="1:12">
+    <row r="9" spans="1:14">
       <c r="B9" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I9">
         <v>41.49867461583972</v>
       </c>
       <c r="J9">
         <v>-6.27000580594031</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="G10">
         <v>41.49712639949476</v>
       </c>
       <c r="H10">
         <v>-6.27258928577783</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="J10" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K10" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="L10" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M10" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="G11">
         <v>41.49434432425022</v>
       </c>
       <c r="H11">
         <v>-6.27348023064948</v>
       </c>
       <c r="I11" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="J11" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="K11" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="L11" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M11" t="s">
+        <v>36</v>
+      </c>
+      <c r="N11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B12" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="G12">
         <v>41.49413220542274</v>
       </c>
       <c r="H12">
         <v>-6.27282988596059</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="J12" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="K12" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="L12" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G13">
         <v>41.49471728626199</v>
       </c>
       <c r="H13">
         <v>-6.27402969593629</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="J13" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="K13" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="L13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12">
+        <v>51</v>
+      </c>
+      <c r="N13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="G14">
         <v>41.49491314871054</v>
       </c>
       <c r="H14">
         <v>-6.27403554149308</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="J14" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="K14" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="L14" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12">
+        <v>51</v>
+      </c>
+      <c r="N14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G15">
         <v>41.49524956936949</v>
       </c>
       <c r="H15">
         <v>-6.27425214008994</v>
       </c>
       <c r="I15" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="J15" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="K15" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="L15" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M15" t="s">
+        <v>36</v>
+      </c>
+      <c r="N15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="G16">
         <v>41.49600156319073</v>
       </c>
       <c r="H16">
         <v>-6.27354718213167</v>
       </c>
       <c r="I16" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="K16" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="L16" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N16" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G17">
         <v>41.4961022044464</v>
       </c>
       <c r="H17">
         <v>-6.27520637803133</v>
       </c>
       <c r="I17" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="J17" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="K17" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="L17" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12">
+        <v>51</v>
+      </c>
+      <c r="N17" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
       <c r="B18" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="I18">
         <v>41.49607280304187</v>
       </c>
       <c r="J18">
         <v>-6.27413684280782</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="G19">
         <v>41.49595454600441</v>
       </c>
       <c r="H19">
         <v>-6.27526798205002</v>
       </c>
       <c r="I19" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="J19" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="K19" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="L19" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:12">
+        <v>51</v>
+      </c>
+      <c r="N19" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
       <c r="B20" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="I20">
         <v>41.49608085230469</v>
       </c>
       <c r="J20">
         <v>-6.2740944817821</v>
       </c>
     </row>
-    <row r="21" spans="1:12">
+    <row r="21" spans="1:14">
       <c r="B21" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G21" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="I21">
         <v>41.49607659655055</v>
       </c>
       <c r="J21">
         <v>-6.27409898430392</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:14">
       <c r="B22" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="I22">
         <v>41.49607659655055</v>
       </c>
       <c r="J22">
         <v>-6.27409898430392</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="G23">
         <v>41.4944950426376</v>
       </c>
       <c r="H23">
         <v>-6.27576238748659</v>
       </c>
       <c r="I23" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="J23" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="K23" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="L23" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N23" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
       <c r="B24" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G24" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="I24">
         <v>41.49609509587208</v>
       </c>
       <c r="J24">
         <v>-6.27410347396764</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F25" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="G25">
         <v>41.49397885031064</v>
       </c>
       <c r="H25">
         <v>-6.27585698615144</v>
       </c>
       <c r="I25" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="J25" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="K25" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="L25" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M25" t="s">
+        <v>36</v>
+      </c>
+      <c r="N25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
       <c r="B26" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G26" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="I26">
         <v>41.49420985724313</v>
       </c>
       <c r="J26">
         <v>-6.27465738764201</v>
       </c>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F27" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="G27">
         <v>41.49251959470186</v>
       </c>
       <c r="H27">
         <v>-6.27348379606462</v>
       </c>
       <c r="I27" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="J27" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="K27" t="s">
-        <v>18</v>
+        <v>99</v>
       </c>
       <c r="L27" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M27" t="s">
+        <v>21</v>
+      </c>
+      <c r="N27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F28" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="G28">
         <v>41.49192171729447</v>
       </c>
       <c r="H28">
         <v>-6.27468901178474</v>
       </c>
       <c r="I28" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="J28" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K28" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="L28" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:12">
+        <v>102</v>
+      </c>
+      <c r="N28" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F29" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="G29">
         <v>41.49186393733464</v>
       </c>
       <c r="H29">
         <v>-6.27338674532095</v>
       </c>
       <c r="I29" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="J29" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="K29" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="L29" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M29" t="s">
+        <v>36</v>
+      </c>
+      <c r="N29" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="G30">
         <v>41.49249242424847</v>
       </c>
       <c r="H30">
         <v>-6.27459398165036</v>
       </c>
       <c r="I30" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="J30" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="K30" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="L30" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:12">
+        <v>110</v>
+      </c>
+      <c r="N30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F31" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="G31">
         <v>41.49317696307821</v>
       </c>
       <c r="H31">
         <v>-6.27287893301127</v>
       </c>
       <c r="I31" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="J31" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="L31" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="M31" t="s">
+        <v>29</v>
+      </c>
+      <c r="N31" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F32" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="G32">
         <v>41.4963565611209</v>
       </c>
       <c r="H32">
         <v>-6.27569120766361</v>
       </c>
       <c r="I32" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="J32" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="K32" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="L32" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:12">
+        <v>102</v>
+      </c>
+      <c r="N32" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B33" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="G33">
         <v>41.49607388256365</v>
       </c>
       <c r="H33">
         <v>-6.27415988632177</v>
       </c>
       <c r="I33" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="J33" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="K33" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="L33" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M33" t="s">
+        <v>36</v>
+      </c>
+      <c r="N33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B34" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F34" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="G34">
         <v>41.49612193176085</v>
       </c>
       <c r="H34">
         <v>-6.27413359596486</v>
       </c>
       <c r="I34" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="J34" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="K34" t="s">
-        <v>29</v>
+        <v>122</v>
       </c>
       <c r="L34" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:12">
+        <v>35</v>
+      </c>
+      <c r="M34" t="s">
+        <v>36</v>
+      </c>
+      <c r="N34" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F35" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="G35">
         <v>41.49424054357027</v>
       </c>
       <c r="H35">
         <v>-6.27458753590292</v>
       </c>
       <c r="I35" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="J35" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="K35" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="L35" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:12">
+        <v>110</v>
+      </c>
+      <c r="N35" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>112</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="G36">
         <v>41.49293363141248</v>
       </c>
       <c r="H36">
         <v>-6.27365771068699</v>
       </c>
       <c r="I36" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="J36" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="K36" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="L36" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M36" t="s">
+        <v>21</v>
+      </c>
+      <c r="N36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F37" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="G37">
         <v>41.49344511412224</v>
       </c>
       <c r="H37">
         <v>-6.27357457788247</v>
       </c>
       <c r="I37" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="J37" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="K37" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
       <c r="L37" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M37" t="s">
+        <v>21</v>
+      </c>
+      <c r="N37" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B38" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F38" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="G38">
         <v>41.49238337477519</v>
       </c>
       <c r="H38">
         <v>-6.27380103988148</v>
       </c>
       <c r="I38" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="J38" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="K38" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="L38" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M38" t="s">
+        <v>21</v>
+      </c>
+      <c r="N38" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B39" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F39" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="G39">
         <v>41.49216189718751</v>
       </c>
       <c r="H39">
         <v>-6.27337681443723</v>
       </c>
       <c r="I39" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="J39" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="K39" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="L39" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F40" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="G40">
         <v>41.4965833</v>
       </c>
       <c r="H40">
         <v>-6.2754444</v>
       </c>
       <c r="I40" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="J40" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="K40" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="L40" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M40" t="s">
+        <v>21</v>
+      </c>
+      <c r="N40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B41" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F41" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="G41">
         <v>41.4963889</v>
       </c>
       <c r="H41">
         <v>-6.2746111</v>
       </c>
       <c r="I41" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="J41" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="K41" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="L41" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M41" t="s">
+        <v>21</v>
+      </c>
+      <c r="N41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B42" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F42" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="G42">
         <v>41.4966667</v>
       </c>
       <c r="H42">
         <v>-6.2741667</v>
       </c>
       <c r="I42" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="J42" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="K42" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="L42" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:12">
+        <v>142</v>
+      </c>
+      <c r="N42" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F43" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="G43">
         <v>41.49482777463373</v>
       </c>
       <c r="H43">
         <v>-6.27411292343015</v>
       </c>
       <c r="I43" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="J43" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="K43" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="L43" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:12">
+        <v>110</v>
+      </c>
+      <c r="N43" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F44" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="G44">
         <v>41.49481190003641</v>
       </c>
       <c r="H44">
         <v>-6.27403713220824</v>
       </c>
       <c r="I44" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="J44" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="K44" t="s">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="L44" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:12">
+        <v>110</v>
+      </c>
+      <c r="N44" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B45" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F45" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="G45">
         <v>41.49475863750726</v>
       </c>
       <c r="H45">
         <v>-6.27403544707684</v>
       </c>
       <c r="I45" t="s">
+        <v>152</v>
+      </c>
+      <c r="J45" t="s">
+        <v>152</v>
+      </c>
+      <c r="K45" t="s">
+        <v>153</v>
+      </c>
+      <c r="L45" t="s">
+        <v>110</v>
+      </c>
+      <c r="N45" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" t="s">
         <v>144</v>
       </c>
-      <c r="J45" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B46" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F46" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="G46">
         <v>41.49478852670103</v>
       </c>
       <c r="H46">
         <v>-6.27395935874472</v>
       </c>
       <c r="I46" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="J46" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="K46" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="L46" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:12">
+        <v>110</v>
+      </c>
+      <c r="N46" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B47" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F47" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="G47">
         <v>41.49488894588058</v>
       </c>
       <c r="H47">
         <v>-6.27397707964684</v>
       </c>
       <c r="I47" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="J47" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="K47" t="s">
-        <v>101</v>
+        <v>158</v>
       </c>
       <c r="L47" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:12">
+        <v>110</v>
+      </c>
+      <c r="N47" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B48" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F48" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="G48">
         <v>41.4987641583287</v>
       </c>
       <c r="H48">
         <v>-6.26995290619735</v>
       </c>
       <c r="I48" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="J48" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="K48" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="L48" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:12">
+        <v>20</v>
+      </c>
+      <c r="M48" t="s">
+        <v>21</v>
+      </c>
+      <c r="N48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B49" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F49" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="G49">
         <v>41.49756791152197</v>
       </c>
       <c r="H49">
         <v>-6.27050861720465</v>
       </c>
       <c r="I49" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="J49" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="K49" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L49" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:12">
+        <v>28</v>
+      </c>
+      <c r="M49" t="s">
+        <v>29</v>
+      </c>
+      <c r="N49" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B50" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F50" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="G50">
         <v>41.49760498775731</v>
       </c>
       <c r="H50">
         <v>-6.27247528259755</v>
       </c>
       <c r="I50" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="J50" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="K50" t="s">
-        <v>24</v>
+        <v>166</v>
       </c>
       <c r="L50" t="s">
-        <v>24</v>
+        <v>28</v>
+      </c>
+      <c r="M50" t="s">
+        <v>29</v>
+      </c>
+      <c r="N50" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>