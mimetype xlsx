--- v4 (2026-08-29)
+++ v5 (2026-10-13)
@@ -12,118 +12,322 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
     <t>Introduction (en)</t>
   </si>
   <si>
     <t>Introduction (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/841645934_2049095752407964_6029073759672476104_n.jpg</t>
+  </si>
+  <si>
+    <t>Divulgação dos resultados da qualidade da água – ERSAR</t>
+  </si>
+  <si>
+    <t>Miranda do Douro regista 99,81% de Água Segura em 2025 A ERSAR – Entidade Reguladora dos Serviços de Águas e Resíduos divulgou recentemente os resultados relativos à qualidade da água para consumo humano em 2025.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Miranda do Douro regista 99,81% de &amp;Aacute;gua Segura em 2025&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;A ERSAR &amp;ndash; Entidade Reguladora dos Servi&amp;ccedil;os de &amp;Aacute;guas e Res&amp;iacute;duos divulgou recentemente os resultados relativos &amp;agrave; qualidade da &amp;aacute;gua para consumo humano em 2025.&lt;/p&gt; &lt;p&gt;No concelho de Miranda do Douro, o indicador &amp;laquo;&amp;Aacute;gua Segura&amp;raquo; atingiu 99,81%, valor superior ao registado em Portugal continental, de 98,84%, mantendo-se num patamar muito elevado de qualidade da &amp;aacute;gua destinada ao consumo humano, &amp;agrave; semelhan&amp;ccedil;a dos anos anteriores.&lt;/p&gt; &lt;p&gt;Este resultado reflete o trabalho cont&amp;iacute;nuo desenvolvido pelo Munic&amp;iacute;pio de Miranda do Douro no controlo e acompanhamento da qualidade da &amp;aacute;gua distribu&amp;iacute;da &amp;agrave; popula&amp;ccedil;&amp;atilde;o, no &amp;acirc;mbito do Plano de Controlo da Qualidade da &amp;Aacute;gua aprovado pela ERSAR.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio mant&amp;eacute;m o seu compromisso com a melhoria cont&amp;iacute;nua dos sistemas de abastecimento de &amp;aacute;gua, visando assegurar um servi&amp;ccedil;o cada vez mais seguro, eficiente e de qualidade.&lt;/p&gt; &lt;p&gt;&amp;Aacute;gua segura. Um compromisso di&amp;aacute;rio com a sa&amp;uacute;de p&amp;uacute;blica e com a qualidade do servi&amp;ccedil;o prestado &amp;agrave; popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Consulte &lt;a href="https://www.ersar.pt/pt_consumidor_qualidade-da-agua.html" target="_blank" target="_blank"&gt;aqui&lt;/a&gt; os resultados oficiais da ERSAR, dispon&amp;iacute;veis por concelho.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-MDouro"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/841057109_1079411228029701_3794622258206817682_n.jpg</t>
+  </si>
+  <si>
+    <t>Bienal d´Arte Contemporânea das Terras de Trás os Montes inaugurada em Miranda do Douro</t>
+  </si>
+  <si>
+    <t>Decorreu no final da tarde desta qtunta-feira, dia 8 de outubro, a inauguração oficial da Bienal d’Arte Contemporânea das Terras-de-Trás-os-Montes em Miranda do Douro, uma iniciativa promovida pela CIM-TTM que une 9 concelhos sob o conceito “Linha da Terra”, apostando na descentralização e no acesso de todos à arte contemporânea.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu no final da tarde desta qtunta-feira, dia 8 de outubro, a inaugura&amp;ccedil;&amp;atilde;o oficial da Bienal d&amp;rsquo;Arte Contempor&amp;acirc;nea das Terras-de-Tr&amp;aacute;s-os-Montes em Miranda do Douro, uma iniciativa promovida pela CIM-TTM que une 9 concelhos sob o conceito &amp;ldquo;Linha da Terra&amp;rdquo;, apostando na descentraliza&amp;ccedil;&amp;atilde;o e no acesso de todos &amp;agrave; arte contempor&amp;acirc;nea.&lt;/p&gt; &lt;p&gt;Em Miranda do Douro, sob dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de In&amp;ecirc;s Falc&amp;atilde;o e curadoria de Domingos Loureiro, j&amp;aacute; pode visitar duas grandes propostas expositivas at&amp;eacute; 31 de dezembro:&lt;/p&gt; &lt;p&gt;&lt;strong&gt;TERRA QUE FALA / TIERRA QUE HABLA&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Local:&lt;/strong&gt; Biblioteca Municipal Padre Ant&amp;oacute;nio Maria Mourinho&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Artistas:&lt;/strong&gt; Alba Cortes, &amp;Aacute;lvaro Domingues, Balbina Mendes, Jos&amp;eacute; Maria Lillo, Jos&amp;eacute; Naranjo Ferrari, Lu&amp;iacute;s Fortunado Lima, Maria Cruz, Maria Regina Ramos e Teresa Almeida.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;TERRA QUE FALA: ANAMNESE&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Local:&lt;/strong&gt; Antiga Cadeia de Miranda do Douro&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Artista:&lt;/strong&gt; Jo&amp;atilde;o Paulo Meirinhos&lt;/p&gt; &lt;p&gt;Al&amp;eacute;m das exposi&amp;ccedil;&amp;otilde;es, a programa&amp;ccedil;&amp;atilde;o contar&amp;aacute; com atividades educativas, visitas orientadas, conversas e oficinas para toda a comunidade.&lt;/p&gt; &lt;p&gt;Deslize pelas fotos para ver como foi este dia de abertura e venha percorrer estes espa&amp;ccedil;os &amp;uacute;nicos. A cultura vive-se no nosso territ&amp;oacute;rio!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/cartaz26e27v2.jpg</t>
+  </si>
+  <si>
+    <t>BOLSAS DE ESTUDO PARA O ENSINO SUPERIOR 2026/2027</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Miranda do Douro, no âmbito do seu compromisso contínuo com o apoio às famílias do concelho, deliberou atribuir 25 bolsas de estudo para o ano letivo de 2026/2027.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Miranda do Douro, no &amp;acirc;mbito do seu compromisso cont&amp;iacute;nuo com o apoio &amp;agrave;s fam&amp;iacute;lias do concelho, deliberou atribuir &lt;strong&gt;25 bolsas de estudo&lt;/strong&gt; para o ano letivo de &lt;strong&gt;2026/2027&lt;/strong&gt;. O programa visa apoiar o prosseguimento de estudos no Ensino Superior a alunos com bom aproveitamento escolar e com car&amp;ecirc;ncia de recursos econ&amp;oacute;micos.&lt;/p&gt; &lt;p&gt;Esta medida representa um investimento anual de &lt;strong&gt;33.570,00&amp;euro;&lt;/strong&gt;, sendo o valor da bolsa, para o ano letivo 2026/2027, correspondente a dez presta&amp;ccedil;&amp;otilde;es de &lt;strong&gt;134,28&amp;euro;&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;Candidaturas: O per&amp;iacute;odo de candidatura decorre de &lt;strong&gt;06 de outubro a 02 de novembro de 2026&lt;/strong&gt;. Os interessados devem submeter a sua candidatura presencialmente no Balc&amp;atilde;o &amp;Uacute;nico da C&amp;acirc;mara Municipal (de segunda a sexta-feira, das 9h00 &amp;agrave;s 17h00), mediante a entrega do formul&amp;aacute;rio devidamente preenchido e da documenta&amp;ccedil;&amp;atilde;o instrut&amp;oacute;ria necess&amp;aacute;ria.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, contacte os servi&amp;ccedil;os educativos da C&amp;acirc;mara Municipal: &lt;strong&gt;273 430 020 / 273 094 510&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Pode consultar e descarregar os documentos:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Edital | Atribu&amp;ccedil;&amp;atilde;o de Bolsas de Estudo para o Ano Letivo 26/27 &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3679/edital__2_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Regulamento &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3680/regulamento_bolsas_de_estudo.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Impresso de Candidatura &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3681/impresso_de_candidatura.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/rn_campeonato_do_vidro_03.png</t>
+  </si>
+  <si>
+    <t>Município de Miranda do Douro adere ao "Campeonato do Vidro"</t>
+  </si>
+  <si>
+    <t>A Resíduos do Nordeste, em parceria com a Sociedade Ponto Verde e com o apoio da Rede Recicla+, lançou a iniciativa "Campeonato do Vidro", um desafio que junta os 13 municípios do Nordeste Transmontano na missão de aumentar a recolha seletiva de embalagens de vidro.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A &lt;strong&gt;Res&amp;iacute;duos do Nordeste&lt;/strong&gt;, em parceria com a &lt;strong&gt;Sociedade Ponto Verde&lt;/strong&gt; e com o apoio da &lt;strong&gt;Rede Recicla+&lt;/strong&gt;, lan&amp;ccedil;ou a iniciativa &lt;strong&gt;"Campeonato do Vidro"&lt;/strong&gt;, um desafio que junta os 13 munic&amp;iacute;pios do Nordeste Transmontano na miss&amp;atilde;o de aumentar a recolha seletiva de embalagens de vidro.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Como funciona?&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Objetivo:&lt;/strong&gt; At&amp;eacute; ao final do ano, ser&amp;aacute; avaliado o crescimento da recolha de vidro em cada concelho.&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Recompensa Social:&lt;/strong&gt; O munic&amp;iacute;pio que registar o maior aumento na separa&amp;ccedil;&amp;atilde;o de vidro ser&amp;aacute; o vencedor e poder&amp;aacute; indicar uma IPSS local para receber um pr&amp;eacute;mio de m&amp;eacute;rito social.&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Como participar:&lt;/strong&gt; Separe todo o vidro (garrafas, frascos e boi&amp;otilde;es) utilizando os ecopontos verdes, os ecocentros ou os servi&amp;ccedil;os de recolha seletiva porta-a-porta.&lt;/p&gt; &lt;p&gt;Cada garrafa e frasco depositados no ecoponto verde fazem a diferen&amp;ccedil;a e ajudam o nosso concelho a vencer este desafio por uma causa solid&amp;aacute;ria e ambiental.&lt;/p&gt; &lt;p&gt;Ganha quem separa mais. Ganha uma institui&amp;ccedil;&amp;atilde;o social do nosso concelho!&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es, visite: &lt;a href="https://www.cm-mdouro.pt/admin/manager/news/residuosdonordeste.pt/campeonato-do-vidro/" target="_blank" target="_blank"&gt;residuosdonordeste.pt/campeonato-do-vidro/&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/827533466_1075061448566487_202226100745723944_n.jpg</t>
+  </si>
+  <si>
+    <t>MIRANDA DO DOURO EM DESTAQUE NO XV FESTIVAL DA MÁSCARA DE ZAMORA</t>
+  </si>
+  <si>
+    <t>Miranda do Douro esteve em grande evidência no XV Festival da Máscara de Zamora, levando além-fronteiras a riqueza cultural e as tradições seculares da Terra de Miranda.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Miranda do Douro esteve em grande evid&amp;ecirc;ncia no &lt;strong&gt;XV Festival da M&amp;aacute;scara de Zamora&lt;/strong&gt;, levando al&amp;eacute;m-fronteiras a riqueza cultural e as tradi&amp;ccedil;&amp;otilde;es seculares da Terra de Miranda. O evento, que transformou as ruas da cidade espanhola num aut&amp;ecirc;ntico palco de celebra&amp;ccedil;&amp;atilde;o popular, reuniu mais de 500 participantes integrados em 33 grupos de mascarados provenientes de diversas regi&amp;otilde;es de Portugal e Espanha.&lt;/p&gt; &lt;p&gt;A comitiva mirandesa fez-se representar ao mais alto n&amp;iacute;vel pelos &lt;strong&gt;Pauliteiros de Miranda da Associa&amp;ccedil;&amp;atilde;o Cultural e Recreativa de C&amp;eacute;rcio&lt;/strong&gt;, cuja dan&amp;ccedil;a e trajes carater&amp;iacute;sticos conquistaram a aten&amp;ccedil;&amp;atilde;o do p&amp;uacute;blico. A par da m&amp;uacute;sica e da dan&amp;ccedil;a ancestral, a ess&amp;ecirc;ncia dos rituais do solst&amp;iacute;cio de inverno fez-se notar com a presen&amp;ccedil;a de figuras emblem&amp;aacute;ticas da mitologia popular da regi&amp;atilde;o:&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Vila Ch&amp;atilde; de Braciosa&lt;/strong&gt;: marcou presen&amp;ccedil;a com as figuras da &lt;em&gt;&lt;strong&gt;"Velha"&lt;/strong&gt;&lt;/em&gt; do&lt;em&gt;&lt;strong&gt; "Bailador" &lt;/strong&gt;e&lt;/em&gt;&amp;nbsp;&lt;em&gt;&lt;strong&gt;"Bailadeira"&lt;/strong&gt;&lt;/em&gt;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;S&amp;atilde;o Pedro da Silva:&lt;/strong&gt; fez-se representar pelos seus &lt;em&gt;&lt;strong&gt;"Bailadores"&lt;/strong&gt;&lt;/em&gt;, pela &lt;em&gt;&lt;strong&gt;"Galdrapa"&lt;/strong&gt;&lt;/em&gt; e pelo &lt;em&gt;&lt;strong&gt;"Velho"&lt;/strong&gt;&lt;/em&gt;.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o mirandesa neste festival transfronteiri&amp;ccedil;o refor&amp;ccedil;a a vitalidade das tradi&amp;ccedil;&amp;otilde;es da Terra de Miranda, promovendo a preserva&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio imaterial e o interc&amp;acirc;mbio cultural entre Portugal e Espanha.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/cartaz_inicio.jpg</t>
+  </si>
+  <si>
+    <t>Escola Municipal de Futebol/Futsal Época 2026/27</t>
+  </si>
+  <si>
+    <t>Chegou a tua hora de brilhar!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; Junta-te &amp;agrave; Escola Municipal de Futebol/Futsal e faz parte da pr&amp;oacute;xima gera&amp;ccedil;&amp;atilde;o de campe&amp;otilde;es.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Vem mostrar o teu talento e crescer connosco!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;HOR&amp;Aacute;RIOS DOS TREINOS:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Miranda do Douro&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Benjamins e Infantis - ter&amp;ccedil;as e quintas, das 18h00 &amp;agrave;s 20h00&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Sendim&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Benjamins - quartas e sextas, das 18h00 &amp;agrave;s 20h00&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Os treinos nos escal&amp;otilde;es de petizes e traquinas ir&amp;aacute; decorrer na escola, no intervalo das 15h30 &amp;agrave;s 16h30.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/informacao__17_.png</t>
+  </si>
+  <si>
+    <t>“Festa do Menino” de Vila Chã de Braciosa reconhecida como Património Cultural Imaterial"</t>
+  </si>
+  <si>
+    <t>A Festa do Menino de Vila Chã de Braciosa foi inscrita no Inventário Nacional do Património Cultural Imaterial, em regime de Salvaguarda Urgente, por despacho de 8 de setembro de 2026, publicado hoje em Diário da República.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Festa do Menino de Vila Ch&amp;atilde; de Braciosa foi inscrita no Invent&amp;aacute;rio Nacional do Patrim&amp;oacute;nio Cultural Imaterial, em regime de Salvaguarda Urgente, por despacho de 8 de setembro de 2026, publicado hoje em Di&amp;aacute;rio da Rep&amp;uacute;blica.&lt;/p&gt; &lt;p&gt;A decis&amp;atilde;o constitui um importante reconhecimento de uma manifesta&amp;ccedil;&amp;atilde;o cultural profundamente enraizada na comunidade de Vila Ch&amp;atilde; de Braciosa e representa mais um passo na valoriza&amp;ccedil;&amp;atilde;o e salvaguarda do patrim&amp;oacute;nio cultural imaterial do concelho de Miranda do Douro.&lt;/p&gt; &lt;p&gt;A inscri&amp;ccedil;&amp;atilde;o reconhece a import&amp;acirc;ncia da Festa do Menino enquanto express&amp;atilde;o da identidade da comunidade, bem como a sua dimens&amp;atilde;o hist&amp;oacute;rica, social e cultural. &amp;Eacute; tamb&amp;eacute;m reconhecida a necessidade de assegurar a continuidade dos seus contextos de transmiss&amp;atilde;o, perante os riscos e amea&amp;ccedil;as que atualmente se colocam &amp;agrave; sua preserva&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O processo de valoriza&amp;ccedil;&amp;atilde;o dos rituais ancestrais com m&amp;aacute;scara do Solst&amp;iacute;cio de Inverno teve in&amp;iacute;cio em 2024, quando o Munic&amp;iacute;pio de Miranda do Douro avan&amp;ccedil;ou com a inten&amp;ccedil;&amp;atilde;o de inscrever no Registo Nacional do Patrim&amp;oacute;nio Cultural Imaterial as manifesta&amp;ccedil;&amp;otilde;es realizadas em Vila Ch&amp;atilde; de Braciosa, S&amp;atilde;o Pedro da Silva e Constantim.&lt;/p&gt; &lt;p&gt;Na altura, o Munic&amp;iacute;pio apresentou uma proposta conjunta para os tr&amp;ecirc;s rituais, enquanto manifesta&amp;ccedil;&amp;otilde;es integrantes das festas e rituais do Solst&amp;iacute;cio de Inverno da Terra de Miranda. No decorrer do processo, foi solicitado que cada manifesta&amp;ccedil;&amp;atilde;o fosse objeto de uma candidatura individual, tendo o Munic&amp;iacute;pio procedido &amp;agrave; apresenta&amp;ccedil;&amp;atilde;o dos respetivos processos.&lt;/p&gt; &lt;p&gt;A decis&amp;atilde;o agora publicada diz respeito &amp;agrave; Festa do Menino de Vila Ch&amp;atilde; de Braciosa. Os processos relativos &amp;agrave; Festa de Santa Luzia, em S&amp;atilde;o Pedro da Silva, e &amp;agrave; Festa de Constantim, que integram igualmente este conjunto de rituais ancestrais do Solst&amp;iacute;cio de Inverno, encontram-se ainda em aprecia&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Uma tradi&amp;ccedil;&amp;atilde;o ancestral que continua viva&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Realizada no dia 1 de janeiro, a Festa do Menino est&amp;aacute; ligada ao pedit&amp;oacute;rio e &amp;agrave; sauda&amp;ccedil;&amp;atilde;o aos moradores, feitos de casa em casa, para a Festa do Menino Jesus. A manifesta&amp;ccedil;&amp;atilde;o &amp;eacute; tamb&amp;eacute;m conhecida como Festa do Ano Novo ou Festa da Velha.&lt;/p&gt; &lt;p&gt;Logo pela manh&amp;atilde;, a Velha, o Bailador e a Bailadeira percorrem as ruas da aldeia, acompanhados pela gaita de foles, pelo bombo e pela caixa. Ao longo da ronda, depois das dan&amp;ccedil;as, s&amp;atilde;o saudados os moradores de cada casa, sendo recebidos donativos, tradicionalmente em dinheiro ou em produtos de fumeiro, transportados na vara da Velha.&lt;/p&gt; &lt;p&gt;A ronda pela aldeia termina antes da missa solene, celebrada por volta do meio-dia, com a participa&amp;ccedil;&amp;atilde;o dos m&amp;uacute;sicos e da bailadeira. Ap&amp;oacute;s a celebra&amp;ccedil;&amp;atilde;o religiosa, a tradi&amp;ccedil;&amp;atilde;o prossegue com o acendimento da grande fogueira no largo da igreja, seguindo-se momentos de conv&amp;iacute;vio e bailarico durante a tarde e a noite.&lt;/p&gt; &lt;p&gt;A antiguidade desta manifesta&amp;ccedil;&amp;atilde;o encontra-se tamb&amp;eacute;m documentada em trabalhos etnogr&amp;aacute;ficos. Benjamim Pereira, na sua obra M&amp;aacute;scaras Portuguesas, publicada em 1973, descreveu j&amp;aacute; os personagens, os trajes e os rituais associados &amp;agrave; Festa da Velha de Vila Ch&amp;atilde; de Braciosa.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Salvaguardar um patrim&amp;oacute;nio vivo&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Os rituais do Solst&amp;iacute;cio de Inverno constituem manifesta&amp;ccedil;&amp;otilde;es profundamente ligadas &amp;agrave;s comunidades onde s&amp;atilde;o praticados. Para al&amp;eacute;m da sua dimens&amp;atilde;o cultural e simb&amp;oacute;lica, estas festas representam importantes momentos de encontro e participa&amp;ccedil;&amp;atilde;o comunit&amp;aacute;ria, contando tamb&amp;eacute;m com a presen&amp;ccedil;a de pessoas que regressam temporariamente &amp;agrave;s suas aldeias durante a &amp;eacute;poca natal&amp;iacute;cia.&lt;/p&gt; &lt;p&gt;A necessidade de salvaguardar estas manifesta&amp;ccedil;&amp;otilde;es assume particular import&amp;acirc;ncia num territ&amp;oacute;rio marcado pela diminui&amp;ccedil;&amp;atilde;o da popula&amp;ccedil;&amp;atilde;o residente e pelo envelhecimento demogr&amp;aacute;fico. Apesar destes desafios, os rituais continuam a mobilizar as comunidades locais e a despertar o interesse de visitantes, incluindo de territ&amp;oacute;rios vizinhos de Espanha.&lt;/p&gt; &lt;p&gt;A inscri&amp;ccedil;&amp;atilde;o da Festa do Menino de Vila Ch&amp;atilde; de Braciosa no Invent&amp;aacute;rio Nacional do Patrim&amp;oacute;nio Cultural Imaterial, em regime de Salvaguarda Urgente, constitui um reconhecimento da sua import&amp;acirc;ncia e um instrumento para refor&amp;ccedil;ar a sua preserva&amp;ccedil;&amp;atilde;o e transmiss&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro continuar&amp;aacute; a acompanhar os processos relativos &amp;agrave;s manifesta&amp;ccedil;&amp;otilde;es de S&amp;atilde;o Pedro da Silva e Constantim, com o objetivo de ver reconhecido e salvaguardado este conjunto de tradi&amp;ccedil;&amp;otilde;es que constitui uma express&amp;atilde;o singular da identidade cultural da Terra de Miranda.&lt;/p&gt; &lt;p&gt;Para o Munic&amp;iacute;pio, preservar este patrim&amp;oacute;nio significa garantir que estas manifesta&amp;ccedil;&amp;otilde;es, os seus rituais, personagens, m&amp;uacute;sicas, saberes e formas de participa&amp;ccedil;&amp;atilde;o comunit&amp;aacute;ria possam continuar a ser vividos e transmitidos &amp;agrave;s futuras gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Miranda do Douro, 22 de setembro de 2026&lt;/em&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/1_1_1024_2500.jpg</t>
+  </si>
+  <si>
+    <t>Terras de Trás-os-Montes, Serviço Público de Transporte - NOVOS HORÁRIOS</t>
+  </si>
+  <si>
+    <t>A Comunidade Intermunicipal das Terras de Trás-os-Montes (CIM-TTM), enquanto Autoridade de Transportes, informa que, a partir da próxima segunda-feira, dia 14 de setembro, entram em vigor os novos horários dos serviços de transporte público de passageiros, abrangendo as linhas municipais e intermunicipais.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A &lt;strong&gt;Comunidade Intermunicipal das Terras de Tr&amp;aacute;s-os-Montes (CIM-TTM)&lt;/strong&gt;, enquanto Autoridade de Transportes, informa que, a partir da pr&amp;oacute;xima segunda-feira, dia 14 de setembro, entram em vigor os &lt;strong&gt;novos hor&amp;aacute;rios&lt;/strong&gt; dos servi&amp;ccedil;os de transporte p&amp;uacute;blico de passageiros, abrangendo as linhas municipais e intermunicipais.&lt;/p&gt; &lt;p&gt;A nova opera&amp;ccedil;&amp;atilde;o do Servi&amp;ccedil;o P&amp;uacute;blico de Transporte "Terras de Tr&amp;aacute;s-os-Montes" entra numa nova fase a partir da pr&amp;oacute;xima segunda-feira, 14 de setembro, com a entrada em vigor dos novos hor&amp;aacute;rios das linhas municipais e intermunicipais, ajustados ao in&amp;iacute;cio do novo ano letivo. A Comunidade Intermunicipal das Terras de Tr&amp;aacute;s-os-Montes (CIM-TTM), enquanto Autoridade de Transportes, refor&amp;ccedil;a a import&amp;acirc;ncia de os utilizadores, em particular estudantes e fam&amp;iacute;lias, consultarem antecipadamente os novos hor&amp;aacute;rios, dispon&amp;iacute;veis atrav&amp;eacute;s dos canais de comunica&amp;ccedil;&amp;atilde;o da CIM-TTM e dos Munic&amp;iacute;pios.&lt;/p&gt; &lt;p&gt;Entretanto, e tendo em conta o processo de instala&amp;ccedil;&amp;atilde;o e estabiliza&amp;ccedil;&amp;atilde;o dos novos sistemas de apoio &amp;agrave; explora&amp;ccedil;&amp;atilde;o e de bilh&amp;eacute;tica, a CIM-TTM decidiu prolongar a gratuitidade do transporte p&amp;uacute;blico at&amp;eacute; 30 de setembro. Assim, at&amp;eacute; essa data, os utilizadores podem continuar a utilizar gratuitamente a rede de transporte p&amp;uacute;blico, mesmo que ainda n&amp;atilde;o disponham do novo cart&amp;atilde;o de transporte.&lt;/p&gt; &lt;p&gt;A partir de 1 de outubro, o novo sistema de bilh&amp;eacute;tica entra em pleno funcionamento e passa a ser obrigat&amp;oacute;ria a utiliza&amp;ccedil;&amp;atilde;o dos novos cart&amp;otilde;es para quem pretende usufruir das condi&amp;ccedil;&amp;otilde;es associadas ao respetivo passe. Todos os atuais passes ter&amp;atilde;o, por isso, de ser substitu&amp;iacute;dos por novos cart&amp;otilde;es compat&amp;iacute;veis com o sistema instalado nos autocarros. A substitui&amp;ccedil;&amp;atilde;o ser&amp;aacute; gratuita para os utilizadores, sendo os custos suportados pela CIM-TTM. A mudan&amp;ccedil;a abrange os atuais Passe Normal, Passe Antigo Combatente, Passe Gratuito Jovem Sub-23 e Passe Circula PT.&lt;/p&gt; &lt;p&gt;A CIM-TTM recomenda que os utilizadores fa&amp;ccedil;am a substitui&amp;ccedil;&amp;atilde;o dos seus passes com a maior brevidade poss&amp;iacute;vel, de forma a garantir que t&amp;ecirc;m o novo cart&amp;atilde;o dispon&amp;iacute;vel a partir de 1 de outubro. Todas as informa&amp;ccedil;&amp;otilde;es sobre os passes pode ser consultada &lt;a href="https://www.cim-ttm.pt/comunicacao/noticias-cim-ttm/noticia/substituicao-de-passes-mensais-no-servico-publico-de-transportes" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt; &lt;p&gt;A entrada em vigor dos novos hor&amp;aacute;rios e a implementa&amp;ccedil;&amp;atilde;o do novo sistema de bilh&amp;eacute;tica fazem parte da nova opera&amp;ccedil;&amp;atilde;o do Servi&amp;ccedil;o P&amp;uacute;blico de Transporte "Terras de Tr&amp;aacute;s-os-Montes", que arrancou a 3 de agosto e conta com mais de 90 linhas, novas solu&amp;ccedil;&amp;otilde;es de mobilidade e uma frota que inclui ve&amp;iacute;culos el&amp;eacute;tricos e ve&amp;iacute;culos adaptados a pessoas com mobilidade reduzida.&lt;/p&gt; &lt;p&gt;Pode descarregar os novos hor&amp;aacute;rios&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3669/miranda_do_douro.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/1.JPG</t>
+  </si>
+  <si>
+    <t>VII Concurso Nacional da Raça Asinina de Miranda 2026</t>
+  </si>
+  <si>
+    <t>O Santuário de Nª.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Santu&amp;aacute;rio de N&amp;ordf;. Sr&amp;ordf;. do Naso, acolheu, dia 6 de setembro, dezenas de criadores da Ra&amp;ccedil;a Asinina de Miranda, empenhados na promo&amp;ccedil;&amp;atilde;o e dignifica&amp;ccedil;&amp;atilde;o da &amp;uacute;nica ra&amp;ccedil;a asinina reconhecida em Portugal continental, n&amp;atilde;o s&amp;oacute; enquanto patrim&amp;oacute;nio gen&amp;eacute;tico, mas tamb&amp;eacute;m enquanto patrim&amp;oacute;nio ecol&amp;oacute;gico e cultural. atrav&amp;eacute;s do VII Concurso Nacional da Ra&amp;ccedil;a Asinina de Miranda.&lt;/p&gt; &lt;p&gt;O certame teve por objetivo avaliar a evolu&amp;ccedil;&amp;atilde;o e estado atual da ra&amp;ccedil;a Asinina de Miranda no n&amp;uacute;cleo da ra&amp;ccedil;a &amp;ndash; Planalto Mirand&amp;ecirc;s &amp;ndash; e tamb&amp;eacute;m a n&amp;iacute;vel nacional e os progressos que se t&amp;ecirc;m verificado no seu desenvolvimento gen&amp;eacute;tico, bem como proporcionar aos criadores a oportunidade de mostrarem o esfor&amp;ccedil;o que v&amp;ecirc;m desenvolvendo na sua sele&amp;ccedil;&amp;atilde;o. Procura-se, simultaneamente, estimular os criadores para a produ&amp;ccedil;&amp;atilde;o de animais que, pelas suas caracter&amp;iacute;sticas, bem-estar e qualidade de vida, possam contribuir para a promo&amp;ccedil;&amp;atilde;o e dignifica&amp;ccedil;&amp;atilde;o da &amp;uacute;nica ra&amp;ccedil;a de asininos reconhecida em Portugal Continental, n&amp;atilde;o s&amp;oacute; enquanto patrim&amp;oacute;nio gen&amp;eacute;tico, mas tamb&amp;eacute;m enquanto patrim&amp;oacute;nio cultural.&lt;/p&gt; &lt;p&gt;O evento &amp;eacute; j&amp;aacute; uma refer&amp;ecirc;ncia no concelho e atraiu mais de 400 admiradores da ra&amp;ccedil;a que apreciam o seu car&amp;aacute;cter, a cultura que lhe est&amp;aacute; associada, bem como os v&amp;aacute;rios pap&amp;eacute;is que t&amp;atilde;o bem desempenha, na atualidade, mais associados ao Turismo, lazer e asinoterapia. Neste contexto &amp;eacute; de salientar que, o &amp;ldquo;Burro de Miranda&amp;rdquo; &amp;eacute; parte integrante dos ecossistemas que se pretendem tamb&amp;eacute;m prestadores de diversos servi&amp;ccedil;os, acima de tudo pela sua aptid&amp;atilde;o para a gest&amp;atilde;o da paisagem, ou seja, pelo papel insubstitu&amp;iacute;vel que desempenham no desenvolvimento rural e pela sua adapta&amp;ccedil;&amp;atilde;o aos parcos recursos existentes nas zonas desfavorecidas.&lt;/p&gt; &lt;p&gt;Agradecemos a presen&amp;ccedil;a de todos os convidados de diversa Entidades, que muito nos honraram com a sua participa&amp;ccedil;&amp;atilde;o, como testemunhos da import&amp;acirc;ncia desta iniciativa e do compromisso partilhado com os objetivos do concurso.&lt;/p&gt; &lt;p&gt;&amp;Eacute; de evidenciar a perseveran&amp;ccedil;a, dos criadores participantes; o empenho dos elementos do j&amp;uacute;ri, para al&amp;eacute;m de, um especial reconhecimento aos funcion&amp;aacute;rios do Munic&amp;iacute;pio de Miranda do Douro e &amp;agrave; equipa da AEPGA &amp;ndash; Associa&amp;ccedil;&amp;atilde;o para o Estudo e Prote&amp;ccedil;&amp;atilde;o do Gado Asinino, que uniram esfor&amp;ccedil;os para que este evento se concretizasse. &amp;Eacute; de ressaltar, tamb&amp;eacute;m, todos os assistentes, admiradores da ra&amp;ccedil;a, presentes, que contribu&amp;iacute;ram, de forma indel&amp;eacute;vel, para louvar, mais uma vez, a honra do &amp;ldquo;Burro de Miranda&amp;rdquo;, &amp;iacute;cone identit&amp;aacute;rio do territ&amp;oacute;rio.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/inscricoes_abertas.jpg</t>
+  </si>
+  <si>
+    <t>Inscrições Universidade Sénior - ano letivo 2026/2027</t>
+  </si>
+  <si>
+    <t>Informamos que já se encontram abertas as inscrições para o ano letivo 2026/2027 da Universidade Sénior, devendo as mesmas ser formalizadas no Balcão Único do Município.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Informamos que j&amp;aacute; se encontram abertas as inscri&amp;ccedil;&amp;otilde;es para o ano letivo 2026/2027 da Universidade S&amp;eacute;nior, devendo as mesmas ser formalizadas no Balc&amp;atilde;o &amp;Uacute;nico do Munic&amp;iacute;pio.&lt;/p&gt; &lt;p&gt;Dirigido a cidad&amp;atilde;os a partir dos 50 anos, este projeto tem como grandes objetivos incentivar o envelhecimento ativo, a partilha de saber e a integra&amp;ccedil;&amp;atilde;o na comunidade.&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o solene de abertura do novo ano letivo realiza-se no dia 17 de setembro, pelas 18h00, no miniaudit&amp;oacute;rio, momento em que ser&amp;aacute; apresentado o programa curricular, o corpo docente e a agenda de atividades.&lt;/p&gt; &lt;p&gt;Contamos com a participa&amp;ccedil;&amp;atilde;o de todos para dar in&amp;iacute;cio a este ano letivo com o habitual entusiasmo e dinamismo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/green_white_professional_agriculture_services_instagram_post.jpg</t>
+  </si>
+  <si>
+    <t>Candidaturas abertas - Aviso nº2/2026 GAADR</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que foi aberto o período de submissão das seguintes Candidaturas: Apoio crescer com o Turismo: Reforçar a competitividade turística dos territórios, Promover a gestão inteligente das cidades e dos territórios, Fomentar o desenvolvimento de projetos de inovação social.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que foi aberto o per&amp;iacute;odo de submiss&amp;atilde;o das seguintes Candidaturas:&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Apoio crescer com o Turismo:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Refor&amp;ccedil;ar a competitividade tur&amp;iacute;stica dos territ&amp;oacute;rios,&lt;/li&gt; &lt;li&gt;Promover a gest&amp;atilde;o inteligente das cidades e dos territ&amp;oacute;rios,&lt;/li&gt; &lt;li&gt;Fomentar o desenvolvimento de projetos de inova&amp;ccedil;&amp;atilde;o social.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; a decorrer at&amp;eacute; ao dia 31 de dezembro 2026 ou quando esgotar a respetiva dota&amp;ccedil;&amp;atilde;o financeira.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;atilde;o clique &lt;strong&gt;&lt;a href="https://business.turismodeportugal.pt/pt/Investir/Financiamento/programas/Paginas/programa-crescer-com-turismo.aspx" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;As candidaturas s&amp;atilde;o submetidas na Plataforma SGPI, atrav&amp;eacute;s de formul&amp;aacute;rio pr&amp;oacute;prio.&lt;/p&gt; &lt;hr&gt; &lt;p&gt;&lt;strong&gt;Apoio &amp;agrave; cria&amp;ccedil;&amp;atilde;o de emprego e microempreendedorismo (IT) &amp;ndash; Comunidade Intermunicipal das Terras de Tr&amp;aacute;s-os-Montes (Programa Regional do Norte 2021-2027 (NORTE 2030)&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Apoio a opera&amp;ccedil;&amp;otilde;es de microempreendedorismo de base local, por via da expans&amp;atilde;o de micro e pequenas empresas e da cria&amp;ccedil;&amp;atilde;o de emprego em entidades da economia social, envolvendo a cria&amp;ccedil;&amp;atilde;o de postos de trabalho, &amp;agrave; luz do previsto na sec&amp;ccedil;&amp;atilde;o I do Cap&amp;iacute;tulo II (Artigos 39.&amp;ordm; a 43.&amp;ordm;-A) do Regulamento Espec&amp;iacute;fico da &amp;Aacute;rea Tem&amp;aacute;tica Demografia, Qualifica&amp;ccedil;&amp;otilde;es e Inclus&amp;atilde;o (REDQI), adotado pela Portaria n.&amp;ordm; 325/2023, de 30 de outubro, na reda&amp;ccedil;&amp;atilde;o atual, e em estreita articula&amp;ccedil;&amp;atilde;o com as Estrat&amp;eacute;gias Integradas de Desenvolvimento Territorial estabelecidas para as NUTS III e com os correspondentes planos de a&amp;ccedil;&amp;atilde;o prosseguidos pelas CIM e pela AMP.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; a decorrer at&amp;eacute; ao dia 30 de setembro 2026 &amp;aacute;s 18h00.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;atilde;o clique &lt;strong&gt;&lt;a href="https://www.norte2030.pt/concursos/?search=NORTE2030-2026%2016&amp;amp;status%5B0%5D=Aberto" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Correio eletr&amp;oacute;nico: &lt;a href="mailto:linhadosfundos@linhadosfundos.pt" target="_blank" target="_blank"&gt;linhadosfundos@linhadosfundos.pt&lt;/a&gt;&lt;/strong&gt;; &lt;strong&gt;&lt;a href="mailto:geral@cim-ttm.pt" target="_blank" target="_blank"&gt;geral@cim-ttm.pt&lt;/a&gt;&lt;/strong&gt;;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;submiss&amp;atilde;o da candidatura:&lt;/strong&gt; Balc&amp;atilde;o dos Fundos&lt;/p&gt; &lt;hr&gt; &lt;p&gt;&lt;strong&gt;D.1.1.1.2 - Pequenos Investimentos na bioeconomia e economia circular&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Apoiar investimentos em novas unidades do setor agroindustrial e moderniza&amp;ccedil;&amp;atilde;o de unidades existentes, apenas do setor agr&amp;iacute;cola;&lt;/li&gt; &lt;li&gt;Apoio investimentos em bioeconomia e economia circular.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;D.1.1.1.3 &amp;ndash; Investimento em diversifica&amp;ccedil;&amp;atilde;o, com&amp;eacute;rcio e servi&amp;ccedil;os associados&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Apoia investimentos que estimulem a cria&amp;ccedil;&amp;atilde;o e desenvolvimento de atividades n&amp;atilde;o agr&amp;iacute;colas nas zonas rurais, fomentando o emprego, o turismo, o com&amp;eacute;rcio local e os servi&amp;ccedil;os de proximidade, contribuindo simultaneamente para o refor&amp;ccedil;o da coes&amp;atilde;o econ&amp;oacute;mica e social.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; das 17h00 de 1 de setembro de 2026 at&amp;eacute; &amp;agrave;s 17h00 de 30 de outubro de 2026.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;atilde;o clique &lt;strong&gt;&lt;a href="https://pepacc.pt/concursos-externos/pequenos-investimentos-na-bioeconomia-e-economia-circular-corane/" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;A apresenta&amp;ccedil;&amp;atilde;o das candidaturas efetua-se atrav&amp;eacute;s da submiss&amp;atilde;o de formul&amp;aacute;rio eletr&amp;oacute;nico dispon&amp;iacute;vel no portal da agricultura &lt;strong&gt;&lt;a href="https://agricultura.gov.pt/" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/strong&gt; ou no portal do &lt;strong&gt;PEPAC&lt;/strong&gt; no continente &lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/admin/manager/news/" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;Podendo obter esclarecimentos junto da &lt;strong&gt;CORANE - Associa&amp;ccedil;&amp;atilde;o de desenvolvimento dos Concelhos da Raia Nordestina&lt;/strong&gt;, pelo contacto telef&amp;oacute;nico 273 332 925, nos dias &amp;uacute;teis, das 9h00 &amp;agrave;s 12h30 e das 14h00 &amp;agrave;s 17h30 e por escrito, atrav&amp;eacute;s de mail: &lt;strong&gt;&lt;a href="mailto:geral@corane.pt" target="_blank"&gt;geral@corane.pt&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3665/portaria_n_o_247_2025_1.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Portaria n.&amp;ordm; 247 2025&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3666/aviso_norte2030_2026_16_emprego_e_empreendedorismo_cim_ttm_alt_08206.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;AVISO | NORTE2030 2026 Emprego e Empreendedorismo CIM-TTM Alt-08206&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3667/aviso_d1112_01_2026_corane.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;AVISO D1112 01 2026 CORANE&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3668/aviso_d1113_01_2026_corane_investimento_em_diversificacao_comercio_e_servicos_associados.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;AVISO D1113 01 2026 CORANE Investimento em Diversifica&amp;ccedil;&amp;atilde;o Com&amp;eacute;rcio e Servi&amp;ccedil;os Associados&lt;/a&gt;&lt;br&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/793869048_1547786706676174_581437737395796896_n.jpg</t>
+  </si>
+  <si>
+    <t>Município reforça parque de viaturas com aquisição de novos equipamentos</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro reforçou recentemente o seu parque municipal de viaturas com a aquisição de uma Viatura Pesada de Mercadorias equipada com Grua e de um Semirreboque Porta-Máquinas, equipamentos que não integravam, até agora, os meios disponíveis da autarquia.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro refor&amp;ccedil;ou recentemente o seu parque municipal de viaturas com a aquisi&amp;ccedil;&amp;atilde;o de uma &lt;strong&gt;Viatura Pesada de Mercadorias&lt;/strong&gt; equipada com Grua e de um &lt;strong&gt;Semirreboque Porta-M&amp;aacute;quinas&lt;/strong&gt;, equipamentos que n&amp;atilde;o integravam, at&amp;eacute; agora, os meios dispon&amp;iacute;veis da autarquia.&lt;/p&gt; &lt;p&gt;A nova viatura e o semirreboque v&amp;ecirc;m aumentar significativamente a capacidade operacional dos servi&amp;ccedil;os municipais, permitindo dar uma resposta mais r&amp;aacute;pida e eficiente a um conjunto diversificado de trabalhos e interven&amp;ccedil;&amp;otilde;es em todo o concelho.&lt;/p&gt; &lt;p&gt;Entre outras utiliza&amp;ccedil;&amp;otilde;es, estes novos equipamentos permitir&amp;atilde;o facilitar o transporte e movimenta&amp;ccedil;&amp;atilde;o de m&amp;aacute;quinas, materiais e outros equipamentos, contribuindo para uma maior autonomia na execu&amp;ccedil;&amp;atilde;o dos trabalhos e reduzindo a necessidade de recurso a meios externos.&lt;/p&gt; &lt;p&gt;A aquisi&amp;ccedil;&amp;atilde;o representa um investimento na ordem dos 120 mil euros e insere-se na estrat&amp;eacute;gia do Munic&amp;iacute;pio de refor&amp;ccedil;ar e modernizar os seus meios operacionais, dotando os servi&amp;ccedil;os municipais de melhores condi&amp;ccedil;&amp;otilde;es para responder &amp;agrave;s necessidades do territ&amp;oacute;rio e das popula&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;Com este investimento, o Munic&amp;iacute;pio de Miranda do Douro refor&amp;ccedil;a a sua capacidade de interven&amp;ccedil;&amp;atilde;o no terreno, promovendo maior autonomia, efici&amp;ecirc;ncia e qualidade na presta&amp;ccedil;&amp;atilde;o dos servi&amp;ccedil;os municipais.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/255x300_cor_page_0001.jpg</t>
+  </si>
+  <si>
+    <t>Conversão dos Títulos Físicos dos Certificados de Aforro (Séries A, B e D)</t>
+  </si>
+  <si>
+    <t>Informam-se todos os munícipes detentores de Certificados de Aforro das séries A, B e D (as únicas que ainda se encontram em suporte de papel) que os respetivos títulos físicos vão passar a ter uma natureza escritural (digital/desmaterializada) PRAZOS: O procedimento de conversão teve início a 5 de janeiro de 2026 e decorre até 29 de novembro de 2029.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Informam-se todos os mun&amp;iacute;cipes detentores de Certificados de Aforro das s&amp;eacute;ries A, B e D (as &amp;uacute;nicas que ainda se encontram em suporte de papel) que os respetivos t&amp;iacute;tulos f&amp;iacute;sicos v&amp;atilde;o passar a ter uma natureza escritural (digital/desmaterializada)&lt;/p&gt; &lt;p&gt;&lt;strong&gt;PRAZOS:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;O procedimento de convers&amp;atilde;o teve in&amp;iacute;cio a 5 de janeiro de 2026 e decorre at&amp;eacute; 29 de novembro de 2029.&lt;/li&gt; &lt;li&gt;&amp;Eacute; da responsabilidade dos titulares solicitar a respetiva convers&amp;atilde;o.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Aten&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; A 29/11/2029, os certificados das s&amp;eacute;ries A e B n&amp;atilde;o convertidos ser&amp;atilde;o amortizados automaticamente e o valor transferido para saldo &amp;agrave; ordem, deixando de render juros a partir dessa data.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;O QUE DEVE FAZER?&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Onde ir:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Dirija-se a uma Loja dos CTT (ou outro local divulgado pelo IGCP), preferencialmente com agendamento pr&amp;eacute;vio no site dos CTT.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;O que levar:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;T&amp;iacute;tulos f&amp;iacute;sicos (certificados em papel);&lt;/li&gt; &lt;li&gt;Documento de identifica&amp;ccedil;&amp;atilde;o pessoal e NIF;&lt;/li&gt; &lt;li&gt;Comprovativos atualizados de IBAN, morada fiscal e situa&amp;ccedil;&amp;atilde;o profissional;&lt;/li&gt; &lt;li&gt;Contactos obrigat&amp;oacute;rios: e-mail e/ou n&amp;uacute;mero de telem&amp;oacute;vel&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;PRINCIPAIS ALTERA&amp;Ccedil;&amp;Otilde;ES:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Elimina&amp;ccedil;&amp;atilde;o da figura do movimentador: A movimenta&amp;ccedil;&amp;atilde;o passa a ser efetuada apenas pelo pr&amp;oacute;prio titular ou por um procurador com poderes espec&amp;iacute;ficos.&lt;/li&gt; &lt;li&gt;Heran&amp;ccedil;as: A transmiss&amp;atilde;o por morte do titular passa a ser feita exclusivamente por registo nas contas aforro dos herdeiros, exigindo a convers&amp;atilde;o obrigat&amp;oacute;ria dos t&amp;iacute;tulos f&amp;iacute;sicos.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;PARA MAIS INFORMA&amp;Ccedil;&amp;Otilde;ES:&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;&lt;/strong&gt;Site do IGCP: &lt;a href="https://www.igcp.pt/pt" target="_blank" target="_blank"&gt;www.igcp.pt&lt;/a&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Linha CTT: 210 471 616 (dias &amp;uacute;teis, das 8h30 &amp;agrave;s 19h30 - custo de chamada para a rede fixa)&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Lojas do Cidad&amp;atilde;o habilitadas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/constituicao.jpeg</t>
+  </si>
+  <si>
+    <t>Constituição da República Portuguesa apresentada em Língua Mirandesa</t>
+  </si>
+  <si>
+    <t>Cerimónia realiza-se a 17 de setembro, às 15 horas, no Salão Nobre dos Paços do Concelho de Miranda do Douro.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Cerim&amp;oacute;nia realiza-se a 17 de setembro, &amp;agrave;s 15 horas, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho de Miranda do Douro.&lt;/p&gt; &lt;p&gt;A Constitui&amp;ccedil;&amp;atilde;o da Rep&amp;uacute;blica Portuguesa passa a contar com uma edi&amp;ccedil;&amp;atilde;o em L&amp;iacute;ngua Mirandesa, numa iniciativa da Associa&amp;ccedil;on de Lh&amp;eacute;ngua i Cultura Mirandesa (ALCM) que assume particular relev&amp;acirc;ncia cultural, institucional e identit&amp;aacute;ria.&lt;/p&gt; &lt;p&gt;A apresenta&amp;ccedil;&amp;atilde;o p&amp;uacute;blica da obra realiza-se no pr&amp;oacute;ximo dia 17 de setembro de 2026, pelas 15h00, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho de Miranda do Douro, numa cerim&amp;oacute;nia que contar&amp;aacute; com a presen&amp;ccedil;a da Presidente da C&amp;acirc;mara Municipal de Miranda do Douro, Dra. Helena Barril, e do Presidente da Dire&amp;ccedil;&amp;atilde;o da Associa&amp;ccedil;on de Lh&amp;eacute;ngua i Cultura Mirandesa, Dr. Orlando Teixeira.&lt;/p&gt; &lt;p&gt;A edi&amp;ccedil;&amp;atilde;o contar&amp;aacute; ainda com o pref&amp;aacute;cio de Sua Excel&amp;ecirc;ncia o Senhor Presidente da Assembleia da Rep&amp;uacute;blica, Dr. Jos&amp;eacute; Pedro de Aguiar-Branco, refor&amp;ccedil;ando o significado institucional de uma obra que aproxima a Lei Fundamental da comunidade falante de mirand&amp;ecirc;s e valoriza a diversidade lingu&amp;iacute;stica enquanto patrim&amp;oacute;nio coletivo.&lt;/p&gt; &lt;p&gt;A tradu&amp;ccedil;&amp;atilde;o da Constitui&amp;ccedil;&amp;atilde;o da Rep&amp;uacute;blica Portuguesa foi desenvolvida pela ALCM ao longo de v&amp;aacute;rios meses e contempla o texto constitucional de 1976 e as suas sete revis&amp;otilde;es. O trabalho contou tamb&amp;eacute;m com uma componente de an&amp;aacute;lise e adequa&amp;ccedil;&amp;atilde;o jur&amp;iacute;dico-lingu&amp;iacute;stica, procurando assegurar o rigor dos conceitos jur&amp;iacute;dicos e a sua correta express&amp;atilde;o em L&amp;iacute;ngua Mirandesa.&lt;/p&gt; &lt;p&gt;Mais do que uma tradu&amp;ccedil;&amp;atilde;o de natureza jur&amp;iacute;dica ou acad&amp;eacute;mica, esta edi&amp;ccedil;&amp;atilde;o constitui uma afirma&amp;ccedil;&amp;atilde;o da L&amp;iacute;ngua Mirandesa enquanto l&amp;iacute;ngua de Portugal, evidenciando a sua capacidade de se afirmar em diferentes contextos da vida p&amp;uacute;blica e institucional.&lt;/p&gt; &lt;p&gt;A iniciativa ganha uma dimens&amp;atilde;o particularmente simb&amp;oacute;lica por decorrer a 17 de setembro, data em que, em 1998, foi aprovada a Lei n.&amp;ordm; 7/99, relativa ao reconhecimento oficial dos direitos lingu&amp;iacute;sticos da comunidade mirandesa, posteriormente publicada e entrada em vigor em 1999.&lt;/p&gt; &lt;p&gt;A Constitui&amp;ccedil;&amp;atilde;o da Rep&amp;uacute;blica Portuguesa, enquanto pilar fundamental da democracia portuguesa, encontra assim uma nova express&amp;atilde;o lingu&amp;iacute;stica, enraizada num territ&amp;oacute;rio, numa comunidade e num patrim&amp;oacute;nio cultural com identidade pr&amp;oacute;pria.&lt;/p&gt; &lt;p&gt;Com esta edi&amp;ccedil;&amp;atilde;o, a Associa&amp;ccedil;on de Lh&amp;eacute;ngua i Cultura Mirandesa reafirma o seu compromisso com a defesa, promo&amp;ccedil;&amp;atilde;o, valoriza&amp;ccedil;&amp;atilde;o e dignifica&amp;ccedil;&amp;atilde;o da L&amp;iacute;ngua Mirandesa, contribuindo para&lt;/p&gt; &lt;p&gt;a sua transmiss&amp;atilde;o &amp;agrave;s novas gera&amp;ccedil;&amp;otilde;es e para o refor&amp;ccedil;o do seu lugar no panorama cultural e lingu&amp;iacute;stico portugu&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Miranda do Douro, 31 de agosto de 2026&lt;/em&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-08-27</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/782888661_18372546523242063_3293935614404967139_n.jpg</t>
   </si>
   <si>
     <t>Miranda do Douro acolheu a assinatura das Atas de Reconhecimento de Fronteiras entre Portugal e Espanha</t>
   </si>
   <si>
     <t>MIRANDA DO DOURO - O Salão Nobre dos Paços do Concelho de Miranda do Douro foi palco, no dia 26 de agosto, da cerimónia oficial de assinatura das Atas de Reconhecimento de Fronteiras entre Portugal e Espanha, referentes ao ano de 2026.</t>
   </si>
   <si>
     <t>&lt;p&gt;MIRANDA DO DOURO - O Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho de Miranda do Douro foi palco, no dia 26 de agosto, da cerim&amp;oacute;nia oficial de assinatura das Atas de Reconhecimento de Fronteiras entre Portugal e Espanha, referentes ao ano de 2026.&lt;/p&gt; &lt;p&gt;O ato institucional contou com a presen&amp;ccedil;a da Presidente da C&amp;acirc;mara Municipal de Miranda do Douro, Helena Barril, e de representantes das alcaidias espanholas vizinhas de Alca&amp;ntilde;ices, Fariza, Fermoselle, Fonfr&amp;iacute;a, Torregamones, Villar del Buey e Villardiegua de la Ribera.&lt;/p&gt; &lt;p&gt;A formaliza&amp;ccedil;&amp;atilde;o deste acordo anual reafirma o compromisso hist&amp;oacute;rico e diplom&amp;aacute;tico de coopera&amp;ccedil;&amp;atilde;o entre as comunidades raianas, consolidando a gest&amp;atilde;o conjunta e a preserva&amp;ccedil;&amp;atilde;o do limite territorial entre as duas na&amp;ccedil;&amp;otilde;es. Mais do que um cumprimento burocr&amp;aacute;tico, o evento simboliza a vitalidade dos la&amp;ccedil;os de amizade, vizinhan&amp;ccedil;a e coopera&amp;ccedil;&amp;atilde;o institucional que definem a rela&amp;ccedil;&amp;atilde;o entre Tr&amp;aacute;s-os-Montes e Castilla y Le&amp;oacute;n.&lt;/p&gt; &lt;p&gt;Com a realiza&amp;ccedil;&amp;atilde;o desta cerim&amp;oacute;nia, o munic&amp;iacute;pio de Miranda do Douro refor&amp;ccedil;a o seu papel estrat&amp;eacute;gico enquanto ponto focal de di&amp;aacute;logo, integra&amp;ccedil;&amp;atilde;o europeia e diplomacia transfronteiri&amp;ccedil;a na regi&amp;atilde;o do Douro Internacional.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-MDouro"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.lanubre.com/files/images/blog/pauliteiro___velha.jpeg</t>
   </si>
   <si>
     <t>Miranda do Douro leva a riqueza do seu Património Cultural Imaterial ao Encontro Internacional de Máscaras Antropológicas em Itália</t>
   </si>
   <si>
     <t>Miranda do Douro estará representado no XV Raduno Internazionale delle Maschere Antropologiche (R.I.M.A. 2026), que decorre nos dias 4 e 5 de setembro, em Tricarico, na província de Matera, região da Basilicata, em Itália.</t>
   </si>
   <si>
     <t>&lt;p&gt;Miranda do Douro estar&amp;aacute; representado no &lt;strong&gt;XV Raduno Internazionale delle Maschere Antropologiche (R.I.M.A. 2026)&lt;/strong&gt;, que decorre nos dias 4 e 5 de setembro, em Tricarico, na prov&amp;iacute;ncia de Matera, regi&amp;atilde;o da Basilicata, em It&amp;aacute;lia.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o do concelho ser&amp;aacute; assegurada pelos &lt;strong&gt;Pauliteiros Mirandeses de Pala&amp;ccedil;oulo&lt;/strong&gt; e pelas figuras tradicionais da &lt;strong&gt;Velha, do Bailador e da Bailadeira&lt;/strong&gt; de Vila Ch&amp;atilde; de Braciosa, levando ao encontro internacional algumas das mais emblem&amp;aacute;ticas manifesta&amp;ccedil;&amp;otilde;es da cultura tradicional do Planalto Mirand&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;O &lt;strong&gt;R.I.M.A.&lt;/strong&gt; re&amp;uacute;ne grupos portadores de tradi&amp;ccedil;&amp;otilde;es mascaradas de diferentes pa&amp;iacute;ses e regi&amp;otilde;es, promovendo o encontro entre comunidades que preservam rituais, personagens, dan&amp;ccedil;as, m&amp;uacute;sicas e outras manifesta&amp;ccedil;&amp;otilde;es ancestrais associadas &amp;agrave;s m&amp;aacute;scaras tradicionais.&lt;/p&gt; &lt;p&gt;Na edi&amp;ccedil;&amp;atilde;o de 2026 estar&amp;atilde;o representados, entre outros, grupos do Equador, Bol&amp;iacute;via, Peru, Bulg&amp;aacute;ria, Espanha e Portugal, al&amp;eacute;m de v&amp;aacute;rias regi&amp;otilde;es de It&amp;aacute;lia.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Pauliteiros de Miranda: uma tradi&amp;ccedil;&amp;atilde;o com reconhecimento patrimonial&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;Os Pauliteiros de Miranda constituem uma das mais reconhecidas express&amp;otilde;es da cultura tradicional das Terras de Miranda. A sua dan&amp;ccedil;a, associada &amp;agrave; denominada dan&amp;ccedil;a de espadas, integra elementos guerreiros, religiosos e rituais e &amp;eacute; acompanhada pela m&amp;uacute;sica tradicional, nomeadamente pela gaita de foles, pela caixa de guerra e pelo bombo.&lt;/p&gt; &lt;p&gt;Com os seus palotes, trajes caracter&amp;iacute;sticos e coreografias pr&amp;oacute;prias, os Pauliteiros continuam a desempenhar um papel central na preserva&amp;ccedil;&amp;atilde;o e divulga&amp;ccedil;&amp;atilde;o da identidade cultural mirandesa.&lt;/p&gt; &lt;p&gt;Em abril de 2025, as dan&amp;ccedil;as rituais dos Pauliteiros nas festas tradicionais de Miranda do Douro foram inscritas no Invent&amp;aacute;rio Nacional do Patrim&amp;oacute;nio Cultural Imaterial, na sequ&amp;ecirc;ncia de uma candidatura apresentada pelo Munic&amp;iacute;pio de Miranda do Douro em julho de 2023.&lt;/p&gt; &lt;p&gt;Esta inscri&amp;ccedil;&amp;atilde;o constitui um reconhecimento do valor patrimonial da manifesta&amp;ccedil;&amp;atilde;o e uma etapa importante tendo em vista uma eventual futura candidatura a Patrim&amp;oacute;nio Cultural Imaterial da Humanidade da UNESCO.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;A Velha, o Bailador e a Bailadeira: rituais do solst&amp;iacute;cio de inverno&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;A representa&amp;ccedil;&amp;atilde;o de Miranda do Douro no encontro italiano inclui tamb&amp;eacute;m a Velha, o Bailador e a Bailadeira, figuras ligadas aos rituais tradicionais do Planalto Mirand&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;Em Vila Ch&amp;atilde; de Braciosa, estas personagens integram a Festa do Menino, realizada no primeiro dia do ano, num dos mais expressivos rituais de passagem e inicia&amp;ccedil;&amp;atilde;o associados ao per&amp;iacute;odo do solst&amp;iacute;cio de inverno.&lt;/p&gt; &lt;p&gt;Nas primeiras horas do dia, as tr&amp;ecirc;s figuras percorrem as ruas da aldeia ao som da gaita de foles, do bombo e da caixa de guerra, visitando as casas, saudando os moradores, dan&amp;ccedil;ando e recolhendo donativos para a celebra&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A m&amp;aacute;scara, a m&amp;uacute;sica, a dan&amp;ccedil;a, o pedit&amp;oacute;rio e as dimens&amp;otilde;es festiva e religiosa cruzam-se neste ritual comunit&amp;aacute;rio, que permanece vivo e &amp;eacute; transmitido entre gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Salvaguarda dos rituais ancestrais com m&amp;aacute;scara&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;A valoriza&amp;ccedil;&amp;atilde;o destas manifesta&amp;ccedil;&amp;otilde;es integra a estrat&amp;eacute;gia de salvaguarda do patrim&amp;oacute;nio cultural imaterial de Miranda do Douro.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio apresentou uma candidatura para a inscri&amp;ccedil;&amp;atilde;o dos rituais ancestrais com m&amp;aacute;scara associados ao solst&amp;iacute;cio de inverno no Registo Nacional do Patrim&amp;oacute;nio Cultural Imaterial, com car&amp;aacute;ter de salvaguarda urgente.&lt;/p&gt; &lt;p&gt;O processo abrange manifesta&amp;ccedil;&amp;otilde;es de diferentes localidades do Planalto Mirand&amp;ecirc;s:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;strong&gt;S&amp;atilde;o Pedro da Silva - Festa de L Bielho i la Galdrapa, celebrada a 13 de dezembro;&lt;/strong&gt;&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Constantim - Ritual do Carocho e da Velha, celebrado a 26 e 27 de dezembro;&lt;/strong&gt;&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Vila Ch&amp;atilde; de Braciosa - Fiesta de L Menino, celebrada a 1 de janeiro.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Estas manifesta&amp;ccedil;&amp;otilde;es articulam m&amp;aacute;scara, m&amp;uacute;sica, dan&amp;ccedil;a, religiosidade, conv&amp;iacute;vio e participa&amp;ccedil;&amp;atilde;o comunit&amp;aacute;ria, constituindo um patrim&amp;oacute;nio que continua a ser praticado pelas popula&amp;ccedil;&amp;otilde;es locais.&lt;/p&gt; &lt;p&gt;A presidente da C&amp;acirc;mara Municipal de Miranda do Douro, Helena Barril, tem sublinhado a import&amp;acirc;ncia destas tradi&amp;ccedil;&amp;otilde;es para a identidade do territ&amp;oacute;rio e a riqueza das celebra&amp;ccedil;&amp;otilde;es do solst&amp;iacute;cio de inverno no Nordeste Transmontano, em particular no Planalto Mirand&amp;ecirc;s.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Miranda do Douro leva patrim&amp;oacute;nio vivo a Tricarico&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;Durante os dois dias do R.I.M.A. 2026, Tricarico ser&amp;aacute; palco de desfiles de grupos mascarados internacionais, espet&amp;aacute;culos de m&amp;uacute;sica popular, col&amp;oacute;quios, exposi&amp;ccedil;&amp;otilde;es, oficinas e momentos de degusta&amp;ccedil;&amp;atilde;o gastron&amp;oacute;mica, numa programa&amp;ccedil;&amp;atilde;o dedicada &amp;agrave; salvaguarda e divulga&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es populares.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o de Miranda do Douro permitir&amp;aacute; criar pontes com outras comunidades que preservam tradi&amp;ccedil;&amp;otilde;es mascaradas, evidenciando simultaneamente a diversidade cultural e os elementos comuns que atravessam estas manifesta&amp;ccedil;&amp;otilde;es ancestrais.&lt;/p&gt; &lt;p&gt;Para o Munic&amp;iacute;pio, a presen&amp;ccedil;a no R.I.M.A. 2026 constitui uma oportunidade para promover internacionalmente o patrim&amp;oacute;nio cultural mirand&amp;ecirc;s, refor&amp;ccedil;ar a sua salvaguarda e valorizar as comunidades que mant&amp;ecirc;m vivas estas tradi&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o dos Pauliteiros Mirandeses de Pala&amp;ccedil;oulo e das figuras da Velha, do Bailador e da Bailadeira leva, assim, a Tricarico uma express&amp;atilde;o de um patrim&amp;oacute;nio que continua a ser vivido nas aldeias de Miranda do Douro e que permanece uma parte fundamental da identidade cultural do territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Miranda do Douro, 26 de agosto de 2026&lt;/em&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-20</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/informacao__7_.png</t>
   </si>
   <si>
     <t>UMA VITÓRIA DE QUE TODOS OS MIRANDESES SE ORGULHAM</t>
   </si>
   <si>
     <t>Quase seis anos depois do negócio da venda das barragens a Autoridade Tributária liquidou uma parte do imposto do selo.</t>
   </si>
   <si>
     <t>&lt;p&gt;Quase seis anos depois do neg&amp;oacute;cio da venda das barragens a Autoridade Tribut&amp;aacute;ria liquidou uma parte do imposto do selo.&lt;/p&gt; &lt;p&gt;A liquida&amp;ccedil;&amp;atilde;o desta parte do imposto do selo corrobora o despacho de 30 de Outubro de 2025 do Minist&amp;eacute;rio P&amp;uacute;blico que concluiu que a EDP e a MOVHERA est&amp;atilde;o obrigadas ao pagamento de 335 milh&amp;otilde;es de euros de impostos pela venda das barragens.&lt;/p&gt; &lt;p&gt;Isto significa que na disputa judicial que se avizinha, os tribunais ter&amp;atilde;o duas entidades diferentes, o Minist&amp;eacute;rio P&amp;uacute;blico e a Autoridade Tribut&amp;aacute;ria chegaram &amp;agrave; mesma conclus&amp;atilde;o: - EDP e a MOVHERA t&amp;ecirc;m que pagar os impostos da venda das barragens,&lt;/p&gt; &lt;p&gt;Esta vit&amp;oacute;ria que v&amp;ecirc;m somar-se a outras, como a do IMI das barragens n&amp;atilde;o &amp;eacute; apenas a vit&amp;oacute;ria do munic&amp;iacute;pio de Miranda &amp;eacute; sobretudo a vit&amp;oacute;ria de todos os Mirandeses que em nome dos seus interesses desafiaram o poder pol&amp;iacute;tico e econ&amp;oacute;mico institu&amp;iacute;do.&lt;/p&gt; &lt;p&gt;Todos nos lembramos que quando em Dezembro de 2020 iniciamos esta luta, do outro lado t&amp;iacute;nhamos o Ministro Matos Fernandes e o Secret&amp;aacute;rio de Estado dos Assuntos Fiscais Mendon&amp;ccedil;a Mendes, em defesa da EDP e da MOVHERA, a declarar no Largo do Munic&amp;iacute;pio que n&amp;atilde;o eram devidos quaisquer impostos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;N&amp;oacute;s lutamos contra essa alian&amp;ccedil;a invis&amp;iacute;vel entre o Governo de ent&amp;atilde;o, a EDP e a MOVHERA.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Pelo meio encontramos tamb&amp;eacute;m a m&amp;aacute; vontade da Autoridade Tribut&amp;aacute;ria e da Ag&amp;ecirc;ncia Portuguesa do Ambiente.&lt;/p&gt; &lt;p&gt;Muitos disseram que era uma luta ingl&amp;oacute;ria, que n&amp;atilde;o valia a pena, que est&amp;aacute;vamos condenados ao insucesso.&lt;/p&gt; &lt;p&gt;S&amp;oacute; que eles n&amp;atilde;o sabiam, de que fibra s&amp;atilde;o os Mirandeses.&lt;/p&gt; &lt;p&gt;Eles n&amp;atilde;o sabiam que n&amp;oacute;s n&amp;atilde;o somos de desistir.&lt;/p&gt; &lt;p&gt;Eles n&amp;atilde;o sabiam que n&amp;oacute;s est&amp;aacute;vamos animados de um sonho que &amp;eacute; maior do que n&amp;oacute;s, de uma causa, que n&amp;atilde;o s&amp;oacute; &amp;eacute; nossa mas de todo o interior do pa&amp;iacute;s, exigir a quem explora o nosso territ&amp;oacute;rio a contrapartida devida.&lt;/p&gt; &lt;p&gt;Como diz Gede&amp;atilde;o, quando o homem sonha o mundo pula e avan&amp;ccedil;a, como demonstraram os mirandeses quando ao sonho se junta uma causa justa e uma vontade inquebrant&amp;aacute;vel, n&amp;atilde;o h&amp;aacute; obst&amp;aacute;culo que nos pare.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Juntos estamos a conseguir fazer hist&amp;oacute;ria, saber que por detr&amp;aacute;s desta grande hist&amp;oacute;ria est&amp;aacute; um povo, gente que n&amp;atilde;o cede, nem se deixa assustar, que luta at&amp;eacute; &amp;agrave; exaust&amp;atilde;o pelos seus interesses, s&amp;oacute; nos pode encher de orgulho.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Obrigado Mirandeses, &amp;eacute; um privil&amp;eacute;gio sermos porta vozes da vossa determina&amp;ccedil;&amp;atilde;o, da vossa luta, do nosso sonho de fazer de Miranda, o l&amp;iacute;der e o farol das causas do Portugal esquecido, do interior menosprezado.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Obrigada Mirandeses.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Juntos estamos e vamos conseguir.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;Jornal P&amp;uacute;blico, Lisboa, p. 22, 20 ago. 2026&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;</t>
@@ -416,53 +620,50 @@
   <si>
     <t>A melhor aventura das férias está prestes a começar!</t>
   </si>
   <si>
     <t>&lt;p&gt;A melhor aventura das f&amp;eacute;rias est&amp;aacute; prestes a come&amp;ccedil;ar!&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal de Miranda do Douro preparou o plano perfeito! O nosso ATL de Ver&amp;atilde;o 2026 est&amp;aacute; de volta para garantir que as crian&amp;ccedil;as se divirtam &amp;agrave; grande. Dias cheios de sorrisos, novas amizades e atividades imperd&amp;iacute;veis!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Informa&amp;ccedil;&amp;otilde;es Importantes:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Per&amp;iacute;odo do ATL: de 06 a 31 de julho de 2026&lt;/li&gt; &lt;li&gt;Quem pode saltar a bordo? Super-her&amp;oacute;is e aventureiros dos 3 aos 12 anos&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;INSCRI&amp;Ccedil;&amp;Otilde;ES OBRIGAT&amp;Oacute;RIAS de 16/06/2026 a 24/06/2026&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Onde inscrever:&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Miranda do Douro:&lt;/strong&gt; Balc&amp;atilde;o &amp;Uacute;nico da C&amp;acirc;mara Municipal&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Sendim:&lt;/strong&gt; Jardim de Inf&amp;acirc;ncia de Sendim&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3572/inscricao_ferias_ativas_e_aaaf.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Ficha de Inscri&amp;ccedil;&amp;atilde;o F&amp;eacute;rias Ativas e AAAF&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3573/programacao_atl_2026_mirandes__1_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Programac&amp;#807;a&amp;#771;o ATL 2026&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__2_.jpg</t>
   </si>
   <si>
     <t>Município de Miranda do Douro abre Concursos para Exploração dos Bares das Piscinas de Miranda e Sendim</t>
   </si>
   <si>
     <t>A Câmara Municipal de Miranda do Douro aprovou, por unanimidade na sua reunião de 29 de maio de 2026, a abertura de duas hastas públicas para a cedência do direito de exploração dos bares/esplanadas das Piscinas Municipais Descobertas de Miranda do Douro e de Sendim.</t>
   </si>
   <si>
     <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Miranda do Douro aprovou, por unanimidade na sua reuni&amp;atilde;o de 29 de maio de 2026, a abertura de duas hastas p&amp;uacute;blicas para a ced&amp;ecirc;ncia do direito de explora&amp;ccedil;&amp;atilde;o dos bares/esplanadas das Piscinas Municipais Descobertas de Miranda do Douro e de Sendim. Ambos os concursos p&amp;uacute;blicos est&amp;atilde;o agendados para o pr&amp;oacute;ximo dia 16 de junho de 2026.&lt;/p&gt; &lt;p&gt;Conhe&amp;ccedil;a os detalhes e as condi&amp;ccedil;&amp;otilde;es de cada um dos espa&amp;ccedil;os:&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Piscina Municipal Descoberta de Miranda do Douro&lt;/strong&gt;&lt;/h4&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Per&amp;iacute;odo de Concess&amp;atilde;o:&lt;/strong&gt; &amp;Eacute;pocas balneares de 2026 e 2027 (meses de julho e agosto de cada ano).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Pre&amp;ccedil;o Base de Licita&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; &amp;euro;400,00 / m&amp;ecirc;s (+ IVA).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Funcionamento dos Lan&amp;ccedil;os:&lt;/strong&gt; Licita&amp;ccedil;&amp;atilde;o verbal, com lan&amp;ccedil;os m&amp;iacute;nimos de &amp;euro;20,00 (ou m&amp;uacute;ltiplos de &amp;euro;20,00).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Cau&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; Equivalente ao valor de 3 rendas mensais.&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Hora e Local do Leil&amp;atilde;o:&lt;/strong&gt; 16 de junho de 2026, &amp;agrave;s 10:00, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Piscina Municipal Descoberta de Sendim&lt;/strong&gt;&lt;/h4&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Per&amp;iacute;odo de Concess&amp;atilde;o:&lt;/strong&gt; &amp;Eacute;poca balnear de 2026 (meses de julho e agosto).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Pre&amp;ccedil;o Base de Licita&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; &amp;euro;50,00 / m&amp;ecirc;s (+ IVA).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Funcionamento dos Lan&amp;ccedil;os:&lt;/strong&gt; Licita&amp;ccedil;&amp;atilde;o verbal, com lan&amp;ccedil;os m&amp;iacute;nimos de &amp;euro;5,00 (ou m&amp;uacute;ltiplos de &amp;euro;5,00).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Cau&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; Equivalente ao valor de 2 rendas mensais.&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Hora e Local do Leil&amp;atilde;o:&lt;/strong&gt; 16 de junho de 2026, &amp;agrave;s 14:00, no Sal&amp;atilde;o Nobre da Junta de Freguesia de Sendim.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Quem pode concorrer?&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Podem participar na licita&amp;ccedil;&amp;atilde;o pessoas singulares ou sociedades legalmente constitu&amp;iacute;das, desde que se encontrem coletadas nos &lt;strong&gt;CAE's 56301&lt;/strong&gt;, &lt;strong&gt;56302&lt;/strong&gt; ou &lt;strong&gt;56303&lt;/strong&gt; e que possuam um estabelecimento comercial em funcionamento no &amp;acirc;mbito de alguma destas atividades.&lt;/p&gt; &lt;p&gt;Os interessados em visitar os espa&amp;ccedil;os antes do leil&amp;atilde;o devem realizar uma marca&amp;ccedil;&amp;atilde;o pr&amp;eacute;via com a Unidade de Apoio Jur&amp;iacute;dico atrav&amp;eacute;s do telefone &lt;strong&gt;273 430 020&lt;/strong&gt; ou pelo e-mail &lt;strong&gt;&lt;a href="mailto:carlos.sil@cm-mdouro.pt." target="_blank"&gt;carlos.sil@cm-mdouro.pt. &lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;Not&amp;iacute;cia emitida com base nos editais assinados pela Presidente da C&amp;acirc;mara Municipal, Dra. Helena Maria da Silva Ventura Barril, a 5 de junho de 2026.&lt;/em&gt;&lt;/p&gt; &lt;p&gt;Pode consultar os editais das Hastas P&amp;uacute;blicas &lt;a href="https://www.cm-mdouro.pt/municipio/comunicacao/editais-avisos?folders_list_9_folder_id=470" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3569/regulamento_piscinas_miranda.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Regulamento Piscina Municipal de Miranda do Douro&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3570/regulamento_piscinas_sendim.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Regulamento Piscina Municipal de Sendim&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;&amp;nbsp;&lt;/em&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
-    <t>https://www.lanubre.com/files/images/blog/green_white_professional_agriculture_services_instagram_post.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Candidaturas abertas - Aviso nº1/2026 GAADR</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro informa que foi aberto o período de submissão das seguintes Candidaturas: Apoio crescer com o Turismo Reforçar a competitividade turística dos territórios; Promover a gestão inteligente das cidades e dos territórios; Fomentar o desenvolvimento de projetos de inovação social; Calendário: a decorrer até ao dia 31 de dezembro 2026 ou quando esgotar a respetiva dotação financeira.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que foi aberto o per&amp;iacute;odo de submiss&amp;atilde;o das seguintes Candidaturas:&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Apoio crescer com o Turismo&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Refor&amp;ccedil;ar a competitividade tur&amp;iacute;stica dos territ&amp;oacute;rios;&lt;/li&gt; &lt;li&gt;Promover a gest&amp;atilde;o inteligente das cidades e dos territ&amp;oacute;rios;&lt;/li&gt; &lt;li&gt;Fomentar o desenvolvimento de projetos de inova&amp;ccedil;&amp;atilde;o social;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; a decorrer at&amp;eacute; ao dia 31 de dezembro 2026 ou quando esgotar a respetiva dota&amp;ccedil;&amp;atilde;o financeira.&lt;/p&gt; &lt;p&gt;As candidaturas s&amp;atilde;o submetidas na Plataforma SGPI, atrav&amp;eacute;s de formul&amp;aacute;rio pr&amp;oacute;prio.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;atilde;o &lt;strong&gt;&lt;a href="https://business.turismodeportugal.pt/pt/Investir/Financiamento/programas/Paginas/programa-crescer-com-turismo.aspx" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;hr&gt; &lt;p&gt;&lt;strong style="font-size: 1em;"&gt;Apoios excecional a intemp&amp;eacute;ries - declara&amp;ccedil;&amp;atilde;o de preju&amp;iacute;zos resultantes de ocorr&amp;ecirc;ncias graves que afetem explora&amp;ccedil;&amp;otilde;es agr&amp;iacute;colas&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o se trata de uma candidatura, mas sim de uma declara&amp;ccedil;&amp;atilde;o de ocorr&amp;ecirc;ncia, a valida&amp;ccedil;&amp;atilde;o ser&amp;aacute; posteriormente assegurada pela CCDR NORTE atrav&amp;eacute;s de visita ao local ou por teledete&amp;ccedil;&amp;atilde;o, conforme previsto na legisla&amp;ccedil;&amp;atilde;o aplic&amp;aacute;vel. No entanto, no momento de submiss&amp;atilde;o, os candidatos ter&amp;atilde;o de anexar o(os) parecer(s) pr&amp;eacute;vio da C&amp;acirc;mara Municipal.&lt;/p&gt; &lt;p&gt;Pode fazer a submiss&amp;atilde;o desta candidatura &amp;eacute; diretamente &lt;strong&gt;&lt;a href="https://survey123.arcgis.com/share/383a04e8c61f4b4bb7f53ccca34765c4?version=3.24&amp;amp;portalUrl=https://geoportal.ccdr-n.pt/geoportal" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;S&amp;atilde;o eleg&amp;iacute;veis as interven&amp;ccedil;&amp;otilde;es em explora&amp;ccedil;&amp;otilde;es agr&amp;iacute;colas, nomeadamente a repara&amp;ccedil;&amp;atilde;o de infraestruturas de rega, caminhos agr&amp;iacute;colas, muros, veda&amp;ccedil;&amp;otilde;es, armaz&amp;eacute;ns e outras constru&amp;ccedil;&amp;otilde;es indispens&amp;aacute;veis &amp;agrave; atividade agr&amp;iacute;cola, substitui&amp;ccedil;&amp;atilde;o de equipamentos e maquinaria agr&amp;iacute;cola destru&amp;iacute;dos, reposi&amp;ccedil;&amp;atilde;o de animais e de culturas permanentes destru&amp;iacute;das ou gravemente afetadas.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; a decorrer at&amp;eacute; ao dia 16 de julho 2026.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;atilde;o: &lt;strong&gt;&lt;a href="https://www.ccdr-n.pt/pagina/tempestades" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;hr&gt; &lt;h4&gt;&lt;strong&gt;Apoios &amp;agrave; instala&amp;ccedil;&amp;atilde;o de novos produtores pecu&amp;aacute;rios&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Pr&amp;eacute;mio de instala&amp;ccedil;&amp;atilde;o;&lt;/li&gt; &lt;li&gt;Aquisi&amp;ccedil;&amp;atilde;o de animais.&lt;/li&gt; &lt;/ul&gt; &lt;h4&gt;&lt;strong&gt;Apoio &amp;agrave; convers&amp;atilde;o de matos em novas pastagens&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Convers&amp;atilde;o de ocupa&amp;ccedil;&amp;atilde;o cultural de parcelas ocupadas com matos&lt;/li&gt; &lt;/ul&gt; &lt;h4&gt;&lt;strong&gt;Apoio ao Investimento em Efici&amp;ecirc;ncia Energ&amp;eacute;tica, Produ&amp;ccedil;&amp;atilde;o e Armazenamento de Energia no setor agr&amp;iacute;cola&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Investimentos em equipamentos e infraestruturas&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; das 10h00 de 2 de junho de 2026 at&amp;eacute; &amp;agrave;s 18h00 de 30 de junho de 2026.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;atilde;o: &lt;strong&gt;&lt;a href="https://www.ifap.pt/portal/" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt; e &lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/admin/manager/news/" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Podem submeter estas candidaturas nas salas/gabinetes de parcel&amp;aacute;rio onde efetuaram o pedido &amp;Uacute;nico 2026.&lt;/p&gt; &lt;hr&gt; &lt;p&gt;&lt;strong&gt;Pode consultar os documentos:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3561/candidaturas_aviso_1_2026.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Candidaturas Abertas - Aviso n.&amp;ordm;1 2026 GAADR&lt;/a&gt;&lt;strong&gt;&lt;br&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3562/aviso_aberto_apoio_a_realizacao_de_investimentos_em_equipamentos_e_infraestruturas_na_area_da_eficiencia_energetica_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Aviso | Aberto apoio &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de investimentos em equipamentos e infraestruturas na &amp;aacute;rea da efici&amp;ecirc;ncia energ&amp;eacute;tica&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3563/aviso_abertura_concurso_apoio_instalacao__de_novos_produtores_pecuariose_a_conversao_de_matos_em_novas_pastegens.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Aviso | Abertura do concurso de apoio &amp;agrave; instala&amp;ccedil;&amp;atilde;o de novos produtores pecu&amp;aacute;rios e &amp;agrave; convers&amp;atilde;o de matos em novas pastagens&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3564/portaria_n_o_50_2025_1_programa_crescercom_o_turismo.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Portaria n&amp;ordm; 50-2025-1 | Programa Crescer com o Turismo&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3565/portaria_n_o_181_2026_1__21_abril__intemperies_ccdr_n.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Portaria n.&amp;ordm; 181-2026-1, 21 abril | Intemp&amp;eacute;ries CCDR-N&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__1_.jpg</t>
   </si>
   <si>
     <t>Discussão Pública - 2.ª revisão do Plano Diretor Municipal (PDM)</t>
   </si>
   <si>
     <t>No seguimento da deliberação da reunião do executivo Municipal, realizada no dia 17 de abril de 2026, foi aprovada a abertura do período de discussão pública da 2ª Revisão do Plano Diretor Municipal (PDM).</t>
   </si>
   <si>
     <t>&lt;p&gt;No seguimento da delibera&amp;ccedil;&amp;atilde;o da reuni&amp;atilde;o do executivo Municipal, realizada no dia 17 de abril de 2026, foi aprovada a abertura do per&amp;iacute;odo de discuss&amp;atilde;o p&amp;uacute;blica da &lt;strong&gt;2&amp;ordf; Revis&amp;atilde;o do Plano Diretor Municipal (PDM)&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;O per&amp;iacute;odo para apresenta&amp;ccedil;&amp;atilde;o de reclama&amp;ccedil;&amp;otilde;es, sugest&amp;otilde;es ou observa&amp;ccedil;&amp;otilde;es decorre &lt;strong&gt;entre 29 de maio e 13 de julho de 2026&lt;/strong&gt;. A documenta&amp;ccedil;&amp;atilde;o completa estar&amp;aacute; dispon&amp;iacute;vel para consulta a partir do dia 29.&lt;/p&gt; &lt;p&gt;Este processo &amp;eacute; fundamental para o planeamento estrat&amp;eacute;gico do concelho, permitindo que todos os mun&amp;iacute;cipes e interessados participem ativamente no desenho do futuro do territ&amp;oacute;rio.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Prazos e Datas Importantes:&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;O per&amp;iacute;odo de participa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica tem a dura&amp;ccedil;&amp;atilde;o de 30 dias &amp;uacute;teis, contado a partir do 5.&amp;ordm; dia &amp;uacute;til ap&amp;oacute;s a publica&amp;ccedil;&amp;atilde;o oficial em Di&amp;aacute;rio da Rep&amp;uacute;blica (Aviso n.&amp;ordm; 12239/2026/2).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;In&amp;iacute;cio:&lt;/strong&gt; 29 de maio de 2026&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Fim:&lt;/strong&gt; 13 de julho de 2026&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Como consultar a documenta&amp;ccedil;&amp;atilde;o?&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;A partir do &lt;strong&gt;dia 29 de maio&lt;/strong&gt;, todos os elementos que constituem a proposta de revis&amp;atilde;o estar&amp;atilde;o dispon&amp;iacute;veis para consulta:&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Online:&lt;/strong&gt; No s&amp;iacute;tio oficial do Munic&amp;iacute;pio &lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/balcao-virtual/urbanismo/planos-de-ordenamento/discussao-publica-2-revisao-do-pdm-plano-diretor-municipal" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Presencialmente:&lt;/strong&gt; Na Divis&amp;atilde;o de Ambiente e Gest&amp;atilde;o Urbana (Largo D. Jo&amp;atilde;o III, Miranda do Douro), nos dias &amp;uacute;teis, das 09h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 17h00.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Como participar?&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;Os interessados podem apresentar reclama&amp;ccedil;&amp;otilde;es, sugest&amp;otilde;es ou observa&amp;ccedil;&amp;otilde;es por escrito, utilizando o impresso pr&amp;oacute;prio dispon&amp;iacute;vel no Balc&amp;atilde;o de Atendimento e no site do Munic&amp;iacute;pio. A entrega pode ser feita de tr&amp;ecirc;s formas:&lt;/p&gt; &lt;ol&gt; &lt;li&gt;&lt;strong&gt;Via eletr&amp;oacute;nica:&lt;/strong&gt; Envio para o e-mail &lt;strong&gt;&lt;a href="mailto:pdm@cm-mdouro.pt" target="_blank" target="_blank"&gt;pdm@cm-mdouro.pt&lt;/a&gt;&lt;/strong&gt;.&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Via postal:&lt;/strong&gt; Atrav&amp;eacute;s de correio registado dirigido &amp;agrave; Presidente da C&amp;acirc;mara Municipal.&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Presencialmente:&lt;/strong&gt; Diretamente no Balc&amp;atilde;o de Atendimento do Munic&amp;iacute;pio.&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro refor&amp;ccedil;a a import&amp;acirc;ncia da participa&amp;ccedil;&amp;atilde;o de todos neste procedimento de gest&amp;atilde;o territorial, garantindo a transpar&amp;ecirc;ncia e a proximidade nas decis&amp;otilde;es que impactam o desenvolvimento da nossa regi&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-25</t>
@@ -1277,57 +1478,51 @@
   <si>
     <t>O Município de Miranda do Douro, em estreita colaboração com o Instituto Português do Sangue e da Transplantação e no âmbito da solidariedade e altruísmo que caracteriza a comunidade do concelho, informamos que a próxima recolha de Sangue será efetuada nos seguintes locais: Sendim - Bombeiros Voluntários - Dia 14 de outubro: das 15h às 19h; Miranda do Douro - antigo edifício UTAD - Dia 15 de outubro: das 9h às 17h A dádiva sangue é um gesto voluntário e altruísta e não tem contraindicações para um adulto saudável.</t>
   </si>
   <si>
     <t>&lt;h5&gt;O Munic&amp;iacute;pio de Miranda do Douro, em estreita colabora&amp;ccedil;&amp;atilde;o com o Instituto Portugu&amp;ecirc;s do Sangue e da Transplanta&amp;ccedil;&amp;atilde;o e no &amp;acirc;mbito da solidariedade e altru&amp;iacute;smo que caracteriza a comunidade do concelho, informamos que a pr&amp;oacute;xima recolha de Sangue ser&amp;aacute; efetuada nos seguintes locais:&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;Sendim - Bombeiros Volunt&amp;aacute;rios - Dia 14 de outubro: das 15h &amp;agrave;s 19h;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Miranda do Douro - antigo edif&amp;iacute;cio UTAD - Dia 15 de outubro: das 9h &amp;agrave;s 17h&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;A d&amp;aacute;diva sangue &amp;eacute; um gesto volunt&amp;aacute;rio e altru&amp;iacute;sta e n&amp;atilde;o tem contraindica&amp;ccedil;&amp;otilde;es para um adulto saud&amp;aacute;vel. S&amp;atilde;o muitos os doentes que precisam regularmente de transfus&amp;otilde;es sangu&amp;iacute;neas para terem mais e melhor vida. Seja solid&amp;aacute;rio, D&amp;ecirc; Sangue! Muito obrigado.&lt;/h5&gt; &lt;h5&gt;Por forma a sentir-se devidamente informado sobre este processo, deixamos algumas dicas sobre a Doa&amp;ccedil;&amp;atilde;o de Sangue&amp;hellip;&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Para Ser Potencial Dador de Sangue:&lt;/strong&gt;&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;tomar a decis&amp;atilde;o&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;sentir-se com sa&amp;uacute;de e ter h&amp;aacute;bitos de vida saud&amp;aacute;veis&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;ir ao exame m&amp;eacute;dico e responder com sinceridade &amp;agrave;s perguntas que lhe forem feitas&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Precisa de ter:&lt;/strong&gt;&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;pelo menos 50kg&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;idade igual ou superior a 18 anos&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;ser saud&amp;aacute;vel&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Cuidados a ter na D&amp;aacute;diva de Sangue&lt;/strong&gt;&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Antes:&lt;/strong&gt;&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;refor&amp;ccedil;ar a hidrata&amp;ccedil;&amp;atilde;o com l&amp;iacute;quidos como &amp;aacute;gua ou ch&amp;aacute; no dia anterior e no pr&amp;oacute;prio dia&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;evitar grandes per&amp;iacute;odos de exposi&amp;ccedil;&amp;atilde;o solar&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;tomar sempre o pequeno almo&amp;ccedil;o; n&amp;atilde;o fazer uma refei&amp;ccedil;&amp;atilde;o abundante previamente &amp;agrave; d&amp;aacute;diva.&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Ap&amp;oacute;s:&lt;/strong&gt;&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;continuar a hidrata&amp;ccedil;&amp;atilde;o&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;evitar grandes per&amp;iacute;odos de exposi&amp;ccedil;&amp;atilde;o solar&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;evitar o exerc&amp;iacute;cio f&amp;iacute;sico no dia da d&amp;aacute;diva&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Direitos e Deveres dos Dadores de Sangue:&lt;/strong&gt;&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Estatuto do Dador&lt;/strong&gt;&lt;/h5&gt; &lt;h5 style="margin-left: 30px;"&gt;Seguro do Dador | Esclarecimento sobre o Seguro do Dador de Sangue&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Para Esclarecimento de D&amp;uacute;vidas | Pedidos de Informa&amp;ccedil;&amp;atilde;o:&lt;/strong&gt;&lt;/h5&gt; &lt;h5&gt;Sobre o cart&amp;atilde;o nacional de dador de sangue, envie um email para: &lt;a href="mailto:cartao@ipst.min-saude.pt" title="clique aqui para aceder" target="_self" target="_blank"&gt;cartao@ipst.min-saude.pt&lt;/a&gt;&lt;/h5&gt; &lt;h5&gt;Informa&amp;ccedil;&amp;otilde;es gerais sobre a d&amp;aacute;diva de sangue, envie um email para: &lt;a href="mailto:gabrp@ipst.min-saude.pt" title="clique aqui para aceder" target="_self" target="_blank"&gt;gabrp@ipst.min-saude.pt&lt;/a&gt;&lt;/h5&gt;</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/cartaz__29_.jpg</t>
   </si>
   <si>
     <t>Bolsas de Estudo ao Ensino Superior, ano letivo 2025/2026</t>
   </si>
   <si>
     <t>A Câmara Municipal de Miranda do Douro, ciente da necessidade de apoiar as famílias do concelho de Miranda do Douro, deliberou atribuir vinte e cinco bolsas de estudo no ano letivo de 2025/2026.</t>
   </si>
   <si>
     <t>&lt;h5&gt;A C&amp;acirc;mara Municipal de Miranda do Douro, ciente da necessidade de apoiar as fam&amp;iacute;lias do concelho de Miranda do Douro, deliberou atribuir vinte e cinco bolsas de estudo no ano letivo de 2025/2026. O programa de Bolsas de Estudo ao Ensino Superior destina-se a apoiar o prosseguimento de estudos a estudantes economicamente carenciados e com aproveitamento escolar que, por falta dos necess&amp;aacute;rios meios econ&amp;oacute;micos, se v&amp;ecirc;m impossibilitados de o fazer.&lt;/h5&gt; &lt;h5&gt;Esta medida representa um investimento anual de &lt;strong&gt;32.657,50&amp;euro;&lt;/strong&gt;, sendo o valor da bolsa, para o &lt;strong&gt;ano letivo 2025/2026&lt;/strong&gt;, correspondente a dez presta&amp;ccedil;&amp;otilde;es de &lt;strong&gt;130,63&amp;euro;&lt;/strong&gt;.&lt;/h5&gt; &lt;h5&gt;O per&amp;iacute;odo de candidatura decorrer&amp;aacute; entre o dia 1 a 31 de outubro de 2025. As candidaturas dever&amp;atilde;o ser entregues no Balc&amp;atilde;o &amp;Uacute;nico da C&amp;acirc;mara Municipal, devidamente acompanhadas do Impresso de Candidatura e dos documentos solicitados, dentro daquele per&amp;iacute;odo e no hor&amp;aacute;rio de atendimento ao p&amp;uacute;blico, entre as 9h00 e as 17h00, de segunda a sexta-feira.&lt;/h5&gt; &lt;h5&gt;Para mais informa&amp;ccedil;&amp;otilde;es, contacte os servi&amp;ccedil;os educativos da C&amp;acirc;mara Municipal: 273 430 020 / 273 094 510.&lt;/h5&gt; &lt;h5&gt;Pode consultar e descarregar os documentos:&lt;/h5&gt; &lt;h5&gt;Impresso de Candidatura &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3322/impresso_de_candidatura__1_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/h5&gt; &lt;h5&gt;Edital Bolsas de Estudo 2025/2026 &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3323/scan2025_09_29_163419.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/h5&gt; &lt;h5&gt;Regulamento de Atribui&amp;ccedil;&amp;atilde;o de Bolsas de Estudo ao Ensino Superior &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3324/regulamento_bolsas_de_estudo.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/h5&gt; &lt;h5&gt;Informa&amp;ccedil;&amp;atilde;o detalhada no separador &lt;a href="https://www.cm-mdouro.pt/viver/educacao#faq-4" title="clique aqui para aceder" target="_self" target="_blank"&gt;Viver | Edu&amp;ccedil;a&amp;ccedil;&amp;atilde;o | Bolsas de Estudo&lt;/a&gt;&lt;/h5&gt;</t>
   </si>
   <si>
     <t>2025-09-29</t>
   </si>
   <si>
-    <t>https://www.lanubre.com/files/images/blog/cartaz_inicio.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Escola Municipal de Futebol/Futsal Época 2025/26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chegou a tua hora de brilhar!</t>
   </si>
   <si>
     <t>&lt;h5&gt; Junta-te &amp;agrave; Escola Municipal de Futebol/Futsal e faz parte da pr&amp;oacute;xima gera&amp;ccedil;&amp;atilde;o de campe&amp;otilde;es. Os treinos come&amp;ccedil;am j&amp;aacute; esta ter&amp;ccedil;a-feira, em Miranda do Douro e Sendim.&lt;/h5&gt; &lt;h5&gt;Vem mostrar o teu talento e crescer connosco!&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;HOR&amp;Aacute;RIOS DOS TREINOS:&lt;/strong&gt;&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Miranda do Douro&lt;/strong&gt;&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;Benjamins e Infantis - ter&amp;ccedil;as e quintas, das 18h00 &amp;agrave;s 20h00&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;&lt;strong&gt;Sendim&lt;/strong&gt;&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;Benjamins e Infantis - quartas e sextas, das 18h00 &amp;agrave;s 20h00&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;Os treinos nos escal&amp;otilde;es de petizes e traquinas ir&amp;aacute; decorrer na escola, no intervalo das 15h30 &amp;agrave;s 16h30.&lt;/h5&gt; &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-09-28</t>
   </si>
   <si>
     <t xml:space="preserve">Dia Mundial do Turismo em Miranda do Douro </t>
   </si>
   <si>
     <t>Na tarde deste domingo, dia 28 de setembro, Miranda do Douro celebrou o Dia Mundial do Turismo com experiências únicas que despertaram todos os sentidos e permitiram redescobrir a riqueza do nosso território.</t>
   </si>
   <si>
     <t>&lt;h5&gt;Na tarde deste domingo, dia 28 de setembro, Miranda do Douro celebrou o Dia Mundial do Turismo com experi&amp;ecirc;ncias &amp;uacute;nicas que despertaram todos os sentidos e permitiram redescobrir a riqueza do nosso territ&amp;oacute;rio.&lt;/h5&gt; &lt;h5&gt;Os participantes tiveram oportunidade de partir &amp;agrave; descoberta no percurso pedonal &amp;ldquo;O Douro a Seus P&amp;eacute;s&amp;rdquo;, que ligou o Posto de Turismo ao Cais Fluvial. Seguiu-se a aventura no Rio Douro, com um passeio de caiaque que juntou participantes de v&amp;aacute;rias idades, num contacto direto com a natureza e com a beleza incompar&amp;aacute;vel do nosso rio.&lt;/h5&gt; &lt;h5&gt;A tarde terminou em grande, com o showcooking com chefs locais, que trouxeram &amp;agrave; mesa os sabores &amp;uacute;nicos e conceitos diferenciados de confecionar as nossas carnes DOP.&lt;/h5&gt; &lt;h5&gt;Um agradecimento especial ao Servi&amp;ccedil;o de Prote&amp;ccedil;&amp;atilde;o da Natureza e do Ambiente (SEPNA) &amp;ndash; GNR, que esteve presente para dar a conhecer o seu trabalho fundamental na preserva&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio natural, na prote&amp;ccedil;&amp;atilde;o ambiental e na promo&amp;ccedil;&amp;atilde;o da seguran&amp;ccedil;a p&amp;uacute;blica. A sua colabora&amp;ccedil;&amp;atilde;o refor&amp;ccedil;ou a import&amp;acirc;ncia de um turismo sustent&amp;aacute;vel e respons&amp;aacute;vel.&lt;/h5&gt; &lt;h5&gt;Hoje celebr&amp;aacute;mos o turismo que descobre, aproxima e cria mem&amp;oacute;rias. O Douro e Miranda do Douro mostraram, mais uma vez, que t&amp;ecirc;m muito para oferecer, da hist&amp;oacute;ria &amp;agrave; cultura, da natureza aos sabores que ficam na mem&amp;oacute;ria.&lt;/h5&gt;</t>
   </si>
   <si>
     <t>[{"name":"CM-MDouro"},{"name":"CM-MDouro"}]</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/aulas_piscina_coberta.jpg</t>
   </si>
@@ -2120,51 +2315,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O121"/>
+  <dimension ref="A1:O135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2180,3522 +2375,3928 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>21</v>
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B3">
-        <v>317</v>
+        <v>81</v>
       </c>
       <c r="C3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
       <c r="N3" t="s">
         <v>21</v>
       </c>
       <c r="O3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>21</v>
       </c>
       <c r="O4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>21</v>
       </c>
       <c r="O5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B6">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
       <c r="N6" t="s">
         <v>21</v>
       </c>
       <c r="O6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B7">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
       <c r="N7" t="s">
         <v>21</v>
       </c>
       <c r="O7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B8">
-        <v>132</v>
+        <v>287</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
       <c r="N8" t="s">
         <v>21</v>
       </c>
       <c r="O8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B9">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>21</v>
       </c>
       <c r="O9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B10">
-        <v>70</v>
+        <v>158</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
       <c r="N10" t="s">
         <v>21</v>
       </c>
       <c r="O10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11">
         <v>60</v>
       </c>
-      <c r="B11">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>21</v>
       </c>
       <c r="O11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B12">
-        <v>66</v>
+        <v>187</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
       <c r="N12" t="s">
         <v>21</v>
       </c>
       <c r="O12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B13">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
       <c r="N13" t="s">
         <v>21</v>
       </c>
       <c r="O13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B14">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="G14" t="s">
         <v>78</v>
       </c>
       <c r="J14" t="s">
         <v>79</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
       <c r="N14" t="s">
         <v>21</v>
       </c>
       <c r="O14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="C15" t="s">
         <v>81</v>
       </c>
       <c r="D15" t="s">
         <v>82</v>
       </c>
       <c r="G15" t="s">
         <v>83</v>
       </c>
       <c r="J15" t="s">
         <v>84</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>21</v>
       </c>
       <c r="O15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C16" t="s">
         <v>86</v>
       </c>
       <c r="D16" t="s">
         <v>87</v>
       </c>
       <c r="G16" t="s">
         <v>88</v>
       </c>
       <c r="J16" t="s">
         <v>89</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
       <c r="N16" t="s">
         <v>21</v>
       </c>
       <c r="O16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17">
+        <v>317</v>
+      </c>
+      <c r="C17" t="s">
         <v>90</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>91</v>
       </c>
-      <c r="D17" t="s">
+      <c r="G17" t="s">
         <v>92</v>
       </c>
-      <c r="G17" t="s">
+      <c r="J17" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>21</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18">
+        <v>173</v>
+      </c>
+      <c r="C18" t="s">
         <v>95</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>96</v>
       </c>
-      <c r="D18" t="s">
+      <c r="G18" t="s">
         <v>97</v>
       </c>
-      <c r="G18" t="s">
+      <c r="J18" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18" t="s">
         <v>21</v>
       </c>
       <c r="O18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
         <v>100</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>101</v>
       </c>
-      <c r="D19" t="s">
+      <c r="G19" t="s">
         <v>102</v>
       </c>
-      <c r="G19" t="s">
+      <c r="J19" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
       <c r="N19" t="s">
         <v>21</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B20">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>105</v>
       </c>
       <c r="D20" t="s">
         <v>106</v>
       </c>
       <c r="G20" t="s">
         <v>107</v>
       </c>
       <c r="J20" t="s">
         <v>108</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>21</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
+        <v>104</v>
+      </c>
+      <c r="B21">
+        <v>61</v>
+      </c>
+      <c r="C21" t="s">
         <v>109</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>110</v>
       </c>
-      <c r="D21" t="s">
+      <c r="G21" t="s">
         <v>111</v>
       </c>
-      <c r="G21" t="s">
+      <c r="J21" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
       <c r="N21" t="s">
         <v>21</v>
       </c>
       <c r="O21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22">
+        <v>132</v>
+      </c>
+      <c r="C22" t="s">
         <v>114</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>115</v>
       </c>
-      <c r="D22" t="s">
+      <c r="G22" t="s">
         <v>116</v>
       </c>
-      <c r="G22" t="s">
+      <c r="J22" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>21</v>
       </c>
       <c r="O22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>119</v>
       </c>
       <c r="D23" t="s">
         <v>120</v>
       </c>
       <c r="G23" t="s">
         <v>121</v>
       </c>
       <c r="J23" t="s">
         <v>122</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>21</v>
       </c>
       <c r="O23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>123</v>
       </c>
       <c r="B24">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>124</v>
       </c>
       <c r="D24" t="s">
         <v>125</v>
       </c>
       <c r="G24" t="s">
         <v>126</v>
       </c>
       <c r="J24" t="s">
         <v>127</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
       <c r="N24" t="s">
         <v>21</v>
       </c>
       <c r="O24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>128</v>
       </c>
       <c r="B25">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="C25" t="s">
         <v>129</v>
       </c>
       <c r="D25" t="s">
         <v>130</v>
       </c>
       <c r="G25" t="s">
         <v>131</v>
       </c>
       <c r="J25" t="s">
         <v>132</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25" t="s">
         <v>21</v>
       </c>
       <c r="O25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>133</v>
       </c>
       <c r="B26">
-        <v>183</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
         <v>134</v>
       </c>
       <c r="D26" t="s">
         <v>135</v>
       </c>
       <c r="G26" t="s">
         <v>136</v>
       </c>
       <c r="J26" t="s">
         <v>137</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
       <c r="N26" t="s">
         <v>21</v>
       </c>
       <c r="O26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>138</v>
       </c>
       <c r="B27">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="C27" t="s">
         <v>139</v>
       </c>
       <c r="D27" t="s">
         <v>140</v>
       </c>
       <c r="G27" t="s">
         <v>141</v>
       </c>
       <c r="J27" t="s">
         <v>142</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27" t="s">
         <v>21</v>
       </c>
       <c r="O27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>143</v>
       </c>
       <c r="B28">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>144</v>
       </c>
       <c r="D28" t="s">
         <v>145</v>
       </c>
       <c r="G28" t="s">
         <v>146</v>
       </c>
       <c r="J28" t="s">
         <v>147</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28" t="s">
         <v>21</v>
       </c>
       <c r="O28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B29">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
       <c r="N29" t="s">
         <v>21</v>
       </c>
       <c r="O29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B30">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="C30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="J30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30" t="s">
         <v>21</v>
       </c>
       <c r="O30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="B31">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D31" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G31" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="J31" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>21</v>
       </c>
       <c r="O31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="B32">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="C32" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D32" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G32" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="J32" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
       <c r="N32" t="s">
         <v>21</v>
       </c>
       <c r="O32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B33">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="C33" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D33" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G33" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="J33" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33" t="s">
         <v>21</v>
       </c>
       <c r="O33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B34">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D34" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G34" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J34" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
       <c r="N34" t="s">
         <v>21</v>
       </c>
       <c r="O34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B35">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D35" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G35" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="J35" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
       <c r="N35" t="s">
         <v>21</v>
       </c>
       <c r="O35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B36">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="C36" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D36" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="G36" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="J36" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
       <c r="N36" t="s">
         <v>21</v>
       </c>
       <c r="O36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B37">
         <v>60</v>
       </c>
       <c r="C37" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D37" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G37" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="J37" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
       <c r="N37" t="s">
         <v>21</v>
       </c>
       <c r="O37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B38">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D38" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G38" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J38" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
       <c r="N38" t="s">
         <v>21</v>
       </c>
       <c r="O38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B39">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D39" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="G39" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J39" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39" t="s">
         <v>21</v>
       </c>
       <c r="O39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B40">
-        <v>66</v>
+        <v>183</v>
       </c>
       <c r="C40" t="s">
-        <v>199</v>
+        <v>67</v>
       </c>
       <c r="D40" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G40" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="J40" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
       <c r="N40" t="s">
         <v>21</v>
       </c>
       <c r="O40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B41">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="C41" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D41" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G41" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="J41" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
       <c r="N41" t="s">
         <v>21</v>
       </c>
       <c r="O41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B42">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C42" t="s">
-        <v>124</v>
+        <v>211</v>
       </c>
       <c r="D42" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="G42" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="J42" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M42" t="s">
         <v>20</v>
       </c>
       <c r="N42" t="s">
         <v>21</v>
       </c>
       <c r="O42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B43">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D43" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G43" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J43" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
       <c r="N43" t="s">
         <v>21</v>
       </c>
       <c r="O43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B44">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="C44" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D44" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G44" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="J44" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
       <c r="N44" t="s">
         <v>21</v>
       </c>
       <c r="O44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="B45">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="C45" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D45" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G45" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J45" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
       <c r="N45" t="s">
         <v>21</v>
       </c>
       <c r="O45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="B46">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="C46" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D46" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G46" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="J46" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46" t="s">
         <v>21</v>
       </c>
       <c r="O46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B47">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C47" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D47" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="G47" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="J47" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="M47" t="s">
         <v>20</v>
       </c>
       <c r="N47" t="s">
         <v>21</v>
       </c>
       <c r="O47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B48">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="C48" t="s">
-        <v>139</v>
+        <v>237</v>
       </c>
       <c r="D48" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="G48" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="J48" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
       <c r="N48" t="s">
         <v>21</v>
       </c>
       <c r="O48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B49">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="C49" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="D49" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="G49" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="J49" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M49" t="s">
         <v>20</v>
       </c>
       <c r="N49" t="s">
         <v>21</v>
       </c>
       <c r="O49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B50">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C50" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D50" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="G50" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="J50" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
       <c r="N50" t="s">
         <v>21</v>
       </c>
       <c r="O50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B51">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C51" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D51" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G51" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="J51" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
       <c r="N51" t="s">
         <v>21</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="B52">
-        <v>76</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="D52" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="G52" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="J52" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
       <c r="N52" t="s">
         <v>21</v>
       </c>
       <c r="O52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B53">
         <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D53" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="G53" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="J53" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
       <c r="N53" t="s">
         <v>21</v>
       </c>
       <c r="O53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B54">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="C54" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D54" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="G54" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="J54" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54" t="s">
         <v>21</v>
       </c>
       <c r="O54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B55">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="C55" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="D55" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="G55" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="J55" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
       <c r="N55" t="s">
         <v>21</v>
       </c>
       <c r="O55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="B56">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>271</v>
+        <v>192</v>
       </c>
       <c r="D56" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="G56" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="J56" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
       <c r="N56" t="s">
         <v>21</v>
       </c>
       <c r="O56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B57">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C57" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D57" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="G57" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="J57" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
       <c r="N57" t="s">
         <v>21</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B58">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="C58" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D58" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="G58" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="J58" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
       <c r="N58" t="s">
         <v>21</v>
       </c>
       <c r="O58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B59">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C59" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D59" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="G59" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="J59" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
       <c r="N59" t="s">
         <v>21</v>
       </c>
       <c r="O59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B60">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="C60" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D60" t="s">
+        <v>293</v>
+      </c>
+      <c r="G60" t="s">
+        <v>294</v>
+      </c>
+      <c r="J60" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60" t="s">
         <v>21</v>
       </c>
       <c r="O60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B61">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C61" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D61" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G61" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J61" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>21</v>
       </c>
       <c r="O61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
-        <v>300</v>
+        <v>206</v>
       </c>
       <c r="D62" t="s">
         <v>301</v>
       </c>
       <c r="G62" t="s">
         <v>302</v>
       </c>
       <c r="J62" t="s">
         <v>303</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
       <c r="N62" t="s">
         <v>21</v>
       </c>
       <c r="O62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
         <v>304</v>
       </c>
       <c r="B63">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="C63" t="s">
+        <v>289</v>
+      </c>
+      <c r="D63" t="s">
         <v>305</v>
       </c>
-      <c r="D63" t="s">
+      <c r="G63" t="s">
         <v>306</v>
       </c>
-      <c r="G63" t="s">
+      <c r="J63" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
       <c r="N63" t="s">
         <v>21</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
+        <v>308</v>
+      </c>
+      <c r="B64">
+        <v>60</v>
+      </c>
+      <c r="C64" t="s">
         <v>309</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>310</v>
       </c>
-      <c r="D64" t="s">
+      <c r="G64" t="s">
         <v>311</v>
       </c>
-      <c r="G64" t="s">
+      <c r="J64" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
       <c r="N64" t="s">
         <v>21</v>
       </c>
       <c r="O64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
+        <v>313</v>
+      </c>
+      <c r="B65">
+        <v>75</v>
+      </c>
+      <c r="C65" t="s">
         <v>314</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>315</v>
       </c>
-      <c r="D65" t="s">
+      <c r="G65" t="s">
         <v>316</v>
       </c>
-      <c r="G65" t="s">
+      <c r="J65" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
       <c r="N65" t="s">
         <v>21</v>
       </c>
       <c r="O65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
+        <v>313</v>
+      </c>
+      <c r="B66">
+        <v>76</v>
+      </c>
+      <c r="C66" t="s">
+        <v>318</v>
+      </c>
+      <c r="D66" t="s">
         <v>319</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="G66" t="s">
         <v>320</v>
       </c>
-      <c r="D66" t="s">
+      <c r="J66" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
       <c r="M66" t="s">
         <v>20</v>
       </c>
       <c r="N66" t="s">
         <v>21</v>
       </c>
       <c r="O66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
+        <v>322</v>
+      </c>
+      <c r="B67">
+        <v>60</v>
+      </c>
+      <c r="C67" t="s">
+        <v>323</v>
+      </c>
+      <c r="D67" t="s">
         <v>324</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="G67" t="s">
         <v>325</v>
       </c>
-      <c r="D67" t="s">
+      <c r="J67" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>328</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
       <c r="N67" t="s">
         <v>21</v>
       </c>
       <c r="O67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
+        <v>327</v>
+      </c>
+      <c r="B68">
+        <v>121</v>
+      </c>
+      <c r="C68" t="s">
+        <v>328</v>
+      </c>
+      <c r="D68" t="s">
         <v>329</v>
       </c>
-      <c r="B68">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="G68" t="s">
         <v>330</v>
       </c>
-      <c r="D68" t="s">
+      <c r="J68" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
       <c r="N68" t="s">
         <v>21</v>
       </c>
       <c r="O68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
+        <v>332</v>
+      </c>
+      <c r="B69">
+        <v>64</v>
+      </c>
+      <c r="C69" t="s">
+        <v>333</v>
+      </c>
+      <c r="D69" t="s">
         <v>334</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="G69" t="s">
         <v>335</v>
       </c>
-      <c r="D69" t="s">
+      <c r="J69" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
       <c r="M69" t="s">
         <v>20</v>
       </c>
       <c r="N69" t="s">
         <v>21</v>
       </c>
       <c r="O69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
+        <v>337</v>
+      </c>
+      <c r="B70">
+        <v>79</v>
+      </c>
+      <c r="C70" t="s">
+        <v>338</v>
+      </c>
+      <c r="D70" t="s">
         <v>339</v>
       </c>
-      <c r="B70">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="G70" t="s">
         <v>340</v>
       </c>
-      <c r="D70" t="s">
+      <c r="J70" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="M70" t="s">
         <v>20</v>
       </c>
       <c r="N70" t="s">
         <v>21</v>
       </c>
       <c r="O70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B71">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="C71" t="s">
+        <v>343</v>
+      </c>
+      <c r="D71" t="s">
         <v>344</v>
       </c>
-      <c r="D71" t="s">
+      <c r="G71" t="s">
         <v>345</v>
       </c>
-      <c r="G71" t="s">
+      <c r="J71" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="M71" t="s">
         <v>20</v>
       </c>
       <c r="N71" t="s">
         <v>21</v>
       </c>
       <c r="O71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
+        <v>347</v>
+      </c>
+      <c r="B72">
+        <v>98</v>
+      </c>
+      <c r="C72" t="s">
         <v>348</v>
       </c>
-      <c r="B72">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>349</v>
       </c>
-      <c r="D72" t="s">
+      <c r="G72" t="s">
         <v>350</v>
       </c>
-      <c r="G72" t="s">
+      <c r="J72" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="M72" t="s">
         <v>20</v>
       </c>
       <c r="N72" t="s">
         <v>21</v>
       </c>
       <c r="O72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B73">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C73" t="s">
         <v>353</v>
       </c>
       <c r="D73" t="s">
         <v>354</v>
       </c>
       <c r="G73" t="s">
         <v>355</v>
       </c>
       <c r="J73" t="s">
         <v>356</v>
       </c>
       <c r="M73" t="s">
         <v>20</v>
       </c>
       <c r="N73" t="s">
         <v>21</v>
       </c>
       <c r="O73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
         <v>357</v>
       </c>
       <c r="B74">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="C74" t="s">
         <v>358</v>
       </c>
       <c r="D74" t="s">
         <v>359</v>
       </c>
       <c r="G74" t="s">
         <v>360</v>
       </c>
       <c r="J74" t="s">
         <v>361</v>
       </c>
       <c r="M74" t="s">
         <v>20</v>
       </c>
       <c r="N74" t="s">
         <v>21</v>
       </c>
       <c r="O74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
+        <v>357</v>
+      </c>
+      <c r="B75">
+        <v>92</v>
+      </c>
+      <c r="C75" t="s">
         <v>362</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>363</v>
       </c>
-      <c r="D75" t="s">
+      <c r="G75" t="s">
         <v>364</v>
       </c>
-      <c r="G75" t="s">
+      <c r="J75" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="M75" t="s">
         <v>20</v>
       </c>
       <c r="N75" t="s">
         <v>21</v>
       </c>
       <c r="O75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B76">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="C76" t="s">
         <v>367</v>
       </c>
       <c r="D76" t="s">
         <v>368</v>
       </c>
       <c r="G76" t="s">
         <v>369</v>
       </c>
       <c r="J76" t="s">
         <v>370</v>
       </c>
       <c r="M76" t="s">
         <v>20</v>
       </c>
       <c r="N76" t="s">
         <v>21</v>
       </c>
       <c r="O76" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
         <v>371</v>
       </c>
       <c r="B77">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C77" t="s">
         <v>372</v>
       </c>
       <c r="D77" t="s">
         <v>373</v>
       </c>
       <c r="G77" t="s">
         <v>374</v>
       </c>
       <c r="J77" t="s">
         <v>375</v>
       </c>
       <c r="M77" t="s">
         <v>20</v>
       </c>
       <c r="N77" t="s">
         <v>21</v>
       </c>
       <c r="O77" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
         <v>376</v>
       </c>
       <c r="B78">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="C78" t="s">
         <v>377</v>
       </c>
       <c r="D78" t="s">
         <v>378</v>
       </c>
       <c r="G78" t="s">
         <v>379</v>
       </c>
       <c r="J78" t="s">
         <v>380</v>
       </c>
       <c r="M78" t="s">
         <v>20</v>
       </c>
       <c r="N78" t="s">
         <v>21</v>
       </c>
       <c r="O78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
         <v>381</v>
       </c>
       <c r="B79">
-        <v>69</v>
+        <v>152</v>
       </c>
       <c r="C79" t="s">
         <v>382</v>
       </c>
       <c r="D79" t="s">
         <v>383</v>
       </c>
       <c r="G79" t="s">
         <v>384</v>
       </c>
       <c r="J79" t="s">
         <v>385</v>
       </c>
       <c r="M79" t="s">
         <v>20</v>
       </c>
       <c r="N79" t="s">
         <v>21</v>
       </c>
       <c r="O79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
         <v>386</v>
       </c>
       <c r="B80">
-        <v>60</v>
+        <v>232</v>
       </c>
       <c r="C80" t="s">
         <v>387</v>
       </c>
       <c r="D80" t="s">
         <v>388</v>
       </c>
       <c r="G80" t="s">
         <v>389</v>
       </c>
       <c r="J80" t="s">
         <v>390</v>
       </c>
       <c r="M80" t="s">
         <v>20</v>
       </c>
       <c r="N80" t="s">
         <v>21</v>
       </c>
       <c r="O80" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
         <v>391</v>
       </c>
       <c r="B81">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C81" t="s">
         <v>392</v>
       </c>
       <c r="D81" t="s">
         <v>393</v>
       </c>
       <c r="G81" t="s">
         <v>394</v>
       </c>
       <c r="J81" t="s">
         <v>395</v>
       </c>
       <c r="M81" t="s">
         <v>20</v>
       </c>
       <c r="N81" t="s">
         <v>21</v>
       </c>
       <c r="O81" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
         <v>396</v>
       </c>
       <c r="B82">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="C82" t="s">
         <v>397</v>
       </c>
       <c r="D82" t="s">
         <v>398</v>
       </c>
       <c r="G82" t="s">
         <v>399</v>
       </c>
       <c r="J82" t="s">
         <v>400</v>
       </c>
       <c r="M82" t="s">
         <v>20</v>
       </c>
       <c r="N82" t="s">
         <v>21</v>
       </c>
       <c r="O82" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B83">
-        <v>102</v>
+        <v>174</v>
       </c>
       <c r="C83" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D83" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G83" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="J83" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="M83" t="s">
         <v>20</v>
       </c>
       <c r="N83" t="s">
         <v>21</v>
       </c>
       <c r="O83" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B84">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="C84" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D84" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G84" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="J84" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="M84" t="s">
         <v>20</v>
       </c>
       <c r="N84" t="s">
         <v>21</v>
       </c>
       <c r="O84" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B85">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="C85" t="s">
         <v>411</v>
       </c>
       <c r="D85" t="s">
         <v>412</v>
       </c>
       <c r="G85" t="s">
         <v>413</v>
       </c>
       <c r="J85" t="s">
         <v>414</v>
       </c>
       <c r="M85" t="s">
         <v>20</v>
       </c>
       <c r="N85" t="s">
         <v>21</v>
       </c>
       <c r="O85" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
         <v>415</v>
       </c>
       <c r="B86">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C86" t="s">
         <v>416</v>
       </c>
       <c r="D86" t="s">
         <v>417</v>
       </c>
       <c r="G86" t="s">
         <v>418</v>
       </c>
       <c r="J86" t="s">
         <v>419</v>
       </c>
       <c r="M86" t="s">
         <v>20</v>
       </c>
       <c r="N86" t="s">
         <v>21</v>
       </c>
       <c r="O86" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
+        <v>415</v>
+      </c>
+      <c r="B87">
+        <v>91</v>
+      </c>
+      <c r="C87" t="s">
         <v>420</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>421</v>
       </c>
-      <c r="D87" t="s">
+      <c r="G87" t="s">
         <v>422</v>
       </c>
-      <c r="G87" t="s">
+      <c r="J87" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="M87" t="s">
         <v>20</v>
       </c>
       <c r="N87" t="s">
         <v>21</v>
       </c>
       <c r="O87" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
+        <v>424</v>
+      </c>
+      <c r="B88">
+        <v>67</v>
+      </c>
+      <c r="C88" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D88" t="s">
         <v>426</v>
       </c>
       <c r="G88" t="s">
         <v>427</v>
       </c>
       <c r="J88" t="s">
         <v>428</v>
       </c>
       <c r="M88" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N88" t="s">
         <v>21</v>
       </c>
       <c r="O88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B89">
         <v>65</v>
       </c>
       <c r="C89" t="s">
+        <v>430</v>
+      </c>
+      <c r="D89" t="s">
         <v>431</v>
       </c>
-      <c r="D89" t="s">
+      <c r="G89" t="s">
         <v>432</v>
       </c>
-      <c r="G89" t="s">
+      <c r="J89" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="M89" t="s">
         <v>20</v>
       </c>
       <c r="N89" t="s">
         <v>21</v>
       </c>
       <c r="O89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
+        <v>429</v>
+      </c>
+      <c r="B90">
+        <v>140</v>
+      </c>
+      <c r="C90" t="s">
+        <v>434</v>
+      </c>
+      <c r="D90" t="s">
         <v>435</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="G90" t="s">
         <v>436</v>
       </c>
-      <c r="D90" t="s">
+      <c r="J90" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
       <c r="M90" t="s">
         <v>20</v>
       </c>
       <c r="N90" t="s">
         <v>21</v>
       </c>
       <c r="O90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
+        <v>438</v>
+      </c>
+      <c r="B91">
+        <v>120</v>
+      </c>
+      <c r="C91" t="s">
+        <v>439</v>
+      </c>
+      <c r="D91" t="s">
         <v>440</v>
       </c>
-      <c r="B91">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="G91" t="s">
         <v>441</v>
       </c>
-      <c r="D91" t="s">
+      <c r="J91" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
       <c r="M91" t="s">
         <v>20</v>
       </c>
       <c r="N91" t="s">
         <v>21</v>
       </c>
       <c r="O91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
+        <v>443</v>
+      </c>
+      <c r="B92">
+        <v>109</v>
+      </c>
+      <c r="C92" t="s">
+        <v>444</v>
+      </c>
+      <c r="D92" t="s">
         <v>445</v>
       </c>
-      <c r="B92">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>446</v>
       </c>
-      <c r="D92" t="s">
+      <c r="J92" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
       <c r="M92" t="s">
         <v>20</v>
       </c>
       <c r="N92" t="s">
         <v>21</v>
       </c>
       <c r="O92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
+        <v>448</v>
+      </c>
+      <c r="B93">
+        <v>69</v>
+      </c>
+      <c r="C93" t="s">
+        <v>449</v>
+      </c>
+      <c r="D93" t="s">
         <v>450</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="G93" t="s">
         <v>451</v>
       </c>
-      <c r="D93" t="s">
+      <c r="J93" t="s">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
       <c r="M93" t="s">
         <v>20</v>
       </c>
       <c r="N93" t="s">
         <v>21</v>
       </c>
       <c r="O93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B94">
-        <v>231</v>
+        <v>60</v>
       </c>
       <c r="C94" t="s">
+        <v>454</v>
+      </c>
+      <c r="D94" t="s">
         <v>455</v>
       </c>
-      <c r="D94" t="s">
+      <c r="G94" t="s">
         <v>456</v>
       </c>
-      <c r="G94" t="s">
+      <c r="J94" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="M94" t="s">
         <v>20</v>
       </c>
       <c r="N94" t="s">
         <v>21</v>
       </c>
       <c r="O94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
+        <v>458</v>
+      </c>
+      <c r="B95">
+        <v>142</v>
+      </c>
+      <c r="C95" t="s">
         <v>459</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>460</v>
       </c>
-      <c r="D95" t="s">
+      <c r="G95" t="s">
         <v>461</v>
       </c>
-      <c r="G95" t="s">
+      <c r="J95" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="M95" t="s">
         <v>20</v>
       </c>
       <c r="N95" t="s">
         <v>21</v>
       </c>
       <c r="O95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
+        <v>463</v>
+      </c>
+      <c r="B96">
+        <v>146</v>
+      </c>
+      <c r="C96" t="s">
         <v>464</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>465</v>
       </c>
-      <c r="D96" t="s">
+      <c r="G96" t="s">
         <v>466</v>
       </c>
-      <c r="G96" t="s">
+      <c r="J96" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="M96" t="s">
         <v>20</v>
       </c>
       <c r="N96" t="s">
         <v>21</v>
       </c>
       <c r="O96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
+        <v>463</v>
+      </c>
+      <c r="B97">
+        <v>102</v>
+      </c>
+      <c r="C97" t="s">
+        <v>468</v>
+      </c>
+      <c r="D97" t="s">
         <v>469</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="G97" t="s">
         <v>470</v>
       </c>
-      <c r="D97" t="s">
+      <c r="J97" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>473</v>
       </c>
       <c r="M97" t="s">
         <v>20</v>
       </c>
       <c r="N97" t="s">
         <v>21</v>
       </c>
       <c r="O97" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B98">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="C98" t="s">
+        <v>473</v>
+      </c>
+      <c r="D98" t="s">
         <v>474</v>
       </c>
-      <c r="D98" t="s">
+      <c r="G98" t="s">
         <v>475</v>
       </c>
-      <c r="G98" t="s">
+      <c r="J98" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="M98" t="s">
         <v>20</v>
       </c>
       <c r="N98" t="s">
         <v>21</v>
       </c>
       <c r="O98" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
+        <v>477</v>
+      </c>
+      <c r="B99">
+        <v>152</v>
+      </c>
+      <c r="C99" t="s">
         <v>478</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>479</v>
       </c>
-      <c r="D99" t="s">
+      <c r="G99" t="s">
         <v>480</v>
       </c>
-      <c r="G99" t="s">
+      <c r="J99" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="M99" t="s">
         <v>20</v>
       </c>
       <c r="N99" t="s">
         <v>21</v>
       </c>
       <c r="O99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
+        <v>482</v>
+      </c>
+      <c r="B100">
+        <v>81</v>
+      </c>
+      <c r="C100" t="s">
         <v>483</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>484</v>
       </c>
-      <c r="D100" t="s">
+      <c r="G100" t="s">
         <v>485</v>
       </c>
-      <c r="G100" t="s">
+      <c r="J100" t="s">
         <v>486</v>
       </c>
-      <c r="J100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M100" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N100" t="s">
         <v>21</v>
       </c>
       <c r="O100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
+        <v>487</v>
+      </c>
+      <c r="B101">
+        <v>60</v>
+      </c>
+      <c r="C101" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101" t="s">
         <v>488</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="G101" t="s">
+        <v>45</v>
+      </c>
+      <c r="J101" t="s">
         <v>489</v>
       </c>
-      <c r="D101" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M101" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N101" t="s">
         <v>21</v>
       </c>
       <c r="O101" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
+        <v>490</v>
+      </c>
+      <c r="B102">
+        <v>88</v>
+      </c>
+      <c r="C102" t="s">
+        <v>367</v>
+      </c>
+      <c r="D102" t="s">
+        <v>491</v>
+      </c>
+      <c r="G102" t="s">
+        <v>492</v>
+      </c>
+      <c r="J102" t="s">
         <v>493</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="M102" t="s">
         <v>494</v>
-      </c>
-[...10 lines deleted...]
-        <v>429</v>
       </c>
       <c r="N102" t="s">
         <v>21</v>
       </c>
       <c r="O102" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
+        <v>495</v>
+      </c>
+      <c r="B103">
+        <v>65</v>
+      </c>
+      <c r="C103" t="s">
+        <v>496</v>
+      </c>
+      <c r="D103" t="s">
+        <v>497</v>
+      </c>
+      <c r="G103" t="s">
         <v>498</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="J103" t="s">
         <v>499</v>
-      </c>
-[...7 lines deleted...]
-        <v>502</v>
       </c>
       <c r="M103" t="s">
         <v>20</v>
       </c>
       <c r="N103" t="s">
         <v>21</v>
       </c>
       <c r="O103" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
+        <v>500</v>
+      </c>
+      <c r="B104">
+        <v>60</v>
+      </c>
+      <c r="C104" t="s">
+        <v>501</v>
+      </c>
+      <c r="D104" t="s">
+        <v>502</v>
+      </c>
+      <c r="G104" t="s">
         <v>503</v>
       </c>
-      <c r="B104">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="J104" t="s">
         <v>504</v>
       </c>
-      <c r="D104" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M104" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N104" t="s">
         <v>21</v>
       </c>
       <c r="O104" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B105">
         <v>107</v>
       </c>
       <c r="C105" t="s">
+        <v>506</v>
+      </c>
+      <c r="D105" t="s">
+        <v>507</v>
+      </c>
+      <c r="G105" t="s">
+        <v>508</v>
+      </c>
+      <c r="J105" t="s">
         <v>509</v>
       </c>
-      <c r="D105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M105" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N105" t="s">
         <v>21</v>
       </c>
       <c r="O105" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
+        <v>510</v>
+      </c>
+      <c r="B106">
+        <v>60</v>
+      </c>
+      <c r="C106" t="s">
+        <v>511</v>
+      </c>
+      <c r="D106" t="s">
+        <v>512</v>
+      </c>
+      <c r="G106" t="s">
         <v>513</v>
       </c>
-      <c r="B106">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="J106" t="s">
         <v>514</v>
       </c>
-      <c r="D106" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M106" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N106" t="s">
         <v>21</v>
       </c>
       <c r="O106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
+        <v>515</v>
+      </c>
+      <c r="B107">
+        <v>60</v>
+      </c>
+      <c r="C107" t="s">
+        <v>516</v>
+      </c>
+      <c r="D107" t="s">
+        <v>517</v>
+      </c>
+      <c r="G107" t="s">
         <v>518</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="J107" t="s">
         <v>519</v>
       </c>
-      <c r="D107" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M107" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N107" t="s">
         <v>21</v>
       </c>
       <c r="O107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
+        <v>515</v>
+      </c>
+      <c r="B108">
+        <v>231</v>
+      </c>
+      <c r="C108" t="s">
+        <v>520</v>
+      </c>
+      <c r="D108" t="s">
+        <v>521</v>
+      </c>
+      <c r="G108" t="s">
+        <v>522</v>
+      </c>
+      <c r="J108" t="s">
         <v>523</v>
       </c>
-      <c r="B108">
-[...13 lines deleted...]
-      </c>
       <c r="M108" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N108" t="s">
         <v>21</v>
       </c>
       <c r="O108" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
+        <v>524</v>
+      </c>
+      <c r="B109">
+        <v>62</v>
+      </c>
+      <c r="C109" t="s">
+        <v>525</v>
+      </c>
+      <c r="D109" t="s">
+        <v>526</v>
+      </c>
+      <c r="G109" t="s">
+        <v>527</v>
+      </c>
+      <c r="J109" t="s">
         <v>528</v>
       </c>
-      <c r="B109">
-[...13 lines deleted...]
-      </c>
       <c r="M109" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N109" t="s">
         <v>21</v>
       </c>
       <c r="O109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B110">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="C110" t="s">
+        <v>530</v>
+      </c>
+      <c r="D110" t="s">
+        <v>531</v>
+      </c>
+      <c r="G110" t="s">
+        <v>532</v>
+      </c>
+      <c r="J110" t="s">
         <v>533</v>
       </c>
-      <c r="D110" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M110" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N110" t="s">
         <v>21</v>
       </c>
       <c r="O110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
+        <v>534</v>
+      </c>
+      <c r="B111">
+        <v>65</v>
+      </c>
+      <c r="C111" t="s">
+        <v>535</v>
+      </c>
+      <c r="D111" t="s">
+        <v>536</v>
+      </c>
+      <c r="G111" t="s">
         <v>537</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="J111" t="s">
         <v>538</v>
       </c>
-      <c r="D111" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M111" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N111" t="s">
         <v>21</v>
       </c>
       <c r="O111" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
+        <v>534</v>
+      </c>
+      <c r="B112">
+        <v>133</v>
+      </c>
+      <c r="C112" t="s">
+        <v>539</v>
+      </c>
+      <c r="D112" t="s">
         <v>540</v>
       </c>
-      <c r="B112">
-[...5 lines deleted...]
-      <c r="D112" t="s">
+      <c r="G112" t="s">
         <v>541</v>
       </c>
-      <c r="G112" t="s">
+      <c r="J112" t="s">
         <v>542</v>
       </c>
-      <c r="J112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M112" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N112" t="s">
         <v>21</v>
       </c>
       <c r="O112" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
+        <v>543</v>
+      </c>
+      <c r="B113">
+        <v>60</v>
+      </c>
+      <c r="C113" t="s">
         <v>544</v>
       </c>
-      <c r="B113">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>545</v>
       </c>
-      <c r="D113" t="s">
+      <c r="G113" t="s">
         <v>546</v>
       </c>
-      <c r="G113" t="s">
+      <c r="J113" t="s">
         <v>547</v>
       </c>
-      <c r="J113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M113" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N113" t="s">
         <v>21</v>
       </c>
       <c r="O113" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
+        <v>548</v>
+      </c>
+      <c r="B114">
+        <v>206</v>
+      </c>
+      <c r="C114" t="s">
         <v>549</v>
       </c>
-      <c r="B114">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>550</v>
       </c>
-      <c r="D114" t="s">
+      <c r="G114" t="s">
         <v>551</v>
       </c>
-      <c r="G114" t="s">
+      <c r="J114" t="s">
         <v>552</v>
       </c>
-      <c r="J114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M114" t="s">
-        <v>429</v>
+        <v>494</v>
       </c>
       <c r="N114" t="s">
         <v>21</v>
       </c>
       <c r="O114" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
+        <v>553</v>
+      </c>
+      <c r="B115">
+        <v>62</v>
+      </c>
+      <c r="C115" t="s">
         <v>554</v>
       </c>
-      <c r="B115">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>555</v>
       </c>
-      <c r="D115" t="s">
+      <c r="G115" t="s">
         <v>556</v>
       </c>
-      <c r="G115" t="s">
+      <c r="J115" t="s">
         <v>557</v>
       </c>
-      <c r="J115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M115" t="s">
-        <v>429</v>
+        <v>494</v>
       </c>
       <c r="N115" t="s">
         <v>21</v>
       </c>
       <c r="O115" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
+        <v>558</v>
+      </c>
+      <c r="B116">
+        <v>113</v>
+      </c>
+      <c r="C116" t="s">
         <v>559</v>
       </c>
-      <c r="B116">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>560</v>
       </c>
-      <c r="D116" t="s">
+      <c r="G116" t="s">
         <v>561</v>
       </c>
-      <c r="G116" t="s">
+      <c r="J116" t="s">
         <v>562</v>
       </c>
-      <c r="J116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M116" t="s">
-        <v>429</v>
+        <v>494</v>
       </c>
       <c r="N116" t="s">
         <v>21</v>
       </c>
       <c r="O116" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
+        <v>563</v>
+      </c>
+      <c r="B117">
+        <v>75</v>
+      </c>
+      <c r="C117" t="s">
         <v>564</v>
       </c>
-      <c r="B117">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>565</v>
       </c>
-      <c r="D117" t="s">
+      <c r="G117" t="s">
         <v>566</v>
       </c>
-      <c r="G117" t="s">
+      <c r="J117" t="s">
         <v>567</v>
       </c>
-      <c r="J117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M117" t="s">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="N117" t="s">
         <v>21</v>
       </c>
       <c r="O117" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
+        <v>568</v>
+      </c>
+      <c r="B118">
+        <v>165</v>
+      </c>
+      <c r="C118" t="s">
         <v>569</v>
       </c>
-      <c r="B118">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>570</v>
       </c>
-      <c r="D118" t="s">
+      <c r="G118" t="s">
         <v>571</v>
       </c>
-      <c r="G118" t="s">
+      <c r="J118" t="s">
         <v>572</v>
       </c>
-      <c r="J118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M118" t="s">
-        <v>429</v>
+        <v>494</v>
       </c>
       <c r="N118" t="s">
         <v>21</v>
       </c>
       <c r="O118" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B119">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C119" t="s">
-        <v>222</v>
+        <v>574</v>
       </c>
       <c r="D119" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G119" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="J119" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="M119" t="s">
-        <v>429</v>
+        <v>494</v>
       </c>
       <c r="N119" t="s">
         <v>21</v>
       </c>
       <c r="O119" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B120">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C120" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D120" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="G120" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="J120" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M120" t="s">
-        <v>429</v>
+        <v>494</v>
       </c>
       <c r="N120" t="s">
         <v>21</v>
       </c>
       <c r="O120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B121">
+        <v>62</v>
+      </c>
+      <c r="C121" t="s">
+        <v>584</v>
+      </c>
+      <c r="D121" t="s">
+        <v>585</v>
+      </c>
+      <c r="G121" t="s">
+        <v>586</v>
+      </c>
+      <c r="J121" t="s">
+        <v>587</v>
+      </c>
+      <c r="M121" t="s">
+        <v>494</v>
+      </c>
+      <c r="N121" t="s">
+        <v>21</v>
+      </c>
+      <c r="O121" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="A122" t="s">
+        <v>588</v>
+      </c>
+      <c r="B122">
+        <v>90</v>
+      </c>
+      <c r="C122" t="s">
+        <v>589</v>
+      </c>
+      <c r="D122" t="s">
+        <v>590</v>
+      </c>
+      <c r="G122" t="s">
+        <v>591</v>
+      </c>
+      <c r="J122" t="s">
+        <v>592</v>
+      </c>
+      <c r="M122" t="s">
+        <v>494</v>
+      </c>
+      <c r="N122" t="s">
+        <v>21</v>
+      </c>
+      <c r="O122" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123" t="s">
+        <v>593</v>
+      </c>
+      <c r="B123">
+        <v>60</v>
+      </c>
+      <c r="C123" t="s">
+        <v>594</v>
+      </c>
+      <c r="D123" t="s">
+        <v>595</v>
+      </c>
+      <c r="G123" t="s">
+        <v>596</v>
+      </c>
+      <c r="J123" t="s">
+        <v>597</v>
+      </c>
+      <c r="M123" t="s">
+        <v>494</v>
+      </c>
+      <c r="N123" t="s">
+        <v>21</v>
+      </c>
+      <c r="O123" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124" t="s">
+        <v>593</v>
+      </c>
+      <c r="B124">
+        <v>126</v>
+      </c>
+      <c r="C124" t="s">
+        <v>598</v>
+      </c>
+      <c r="D124" t="s">
+        <v>599</v>
+      </c>
+      <c r="G124" t="s">
+        <v>600</v>
+      </c>
+      <c r="J124" t="s">
+        <v>601</v>
+      </c>
+      <c r="M124" t="s">
+        <v>494</v>
+      </c>
+      <c r="N124" t="s">
+        <v>21</v>
+      </c>
+      <c r="O124" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125" t="s">
+        <v>602</v>
+      </c>
+      <c r="B125">
+        <v>109</v>
+      </c>
+      <c r="C125" t="s">
+        <v>603</v>
+      </c>
+      <c r="D125" t="s">
+        <v>272</v>
+      </c>
+      <c r="G125" t="s">
+        <v>273</v>
+      </c>
+      <c r="J125" t="s">
+        <v>604</v>
+      </c>
+      <c r="M125" t="s">
+        <v>494</v>
+      </c>
+      <c r="N125" t="s">
+        <v>21</v>
+      </c>
+      <c r="O125" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126" t="s">
+        <v>605</v>
+      </c>
+      <c r="B126">
+        <v>71</v>
+      </c>
+      <c r="C126" t="s">
+        <v>367</v>
+      </c>
+      <c r="D126" t="s">
+        <v>606</v>
+      </c>
+      <c r="G126" t="s">
+        <v>607</v>
+      </c>
+      <c r="J126" t="s">
+        <v>608</v>
+      </c>
+      <c r="M126" t="s">
+        <v>494</v>
+      </c>
+      <c r="N126" t="s">
+        <v>21</v>
+      </c>
+      <c r="O126" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127" t="s">
+        <v>609</v>
+      </c>
+      <c r="B127">
+        <v>100</v>
+      </c>
+      <c r="C127" t="s">
+        <v>610</v>
+      </c>
+      <c r="D127" t="s">
+        <v>611</v>
+      </c>
+      <c r="G127" t="s">
+        <v>612</v>
+      </c>
+      <c r="J127" t="s">
+        <v>613</v>
+      </c>
+      <c r="M127" t="s">
+        <v>494</v>
+      </c>
+      <c r="N127" t="s">
+        <v>21</v>
+      </c>
+      <c r="O127" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15">
+      <c r="A128" t="s">
+        <v>614</v>
+      </c>
+      <c r="B128">
+        <v>103</v>
+      </c>
+      <c r="C128" t="s">
+        <v>615</v>
+      </c>
+      <c r="D128" t="s">
+        <v>616</v>
+      </c>
+      <c r="G128" t="s">
+        <v>617</v>
+      </c>
+      <c r="J128" t="s">
+        <v>618</v>
+      </c>
+      <c r="M128" t="s">
+        <v>494</v>
+      </c>
+      <c r="N128" t="s">
+        <v>21</v>
+      </c>
+      <c r="O128" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15">
+      <c r="A129" t="s">
+        <v>619</v>
+      </c>
+      <c r="B129">
+        <v>177</v>
+      </c>
+      <c r="C129" t="s">
+        <v>620</v>
+      </c>
+      <c r="D129" t="s">
+        <v>621</v>
+      </c>
+      <c r="G129" t="s">
+        <v>622</v>
+      </c>
+      <c r="J129" t="s">
+        <v>623</v>
+      </c>
+      <c r="M129" t="s">
+        <v>494</v>
+      </c>
+      <c r="N129" t="s">
+        <v>21</v>
+      </c>
+      <c r="O129" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
+      <c r="A130" t="s">
+        <v>624</v>
+      </c>
+      <c r="B130">
+        <v>105</v>
+      </c>
+      <c r="C130" t="s">
+        <v>625</v>
+      </c>
+      <c r="D130" t="s">
+        <v>626</v>
+      </c>
+      <c r="G130" t="s">
+        <v>627</v>
+      </c>
+      <c r="J130" t="s">
+        <v>628</v>
+      </c>
+      <c r="M130" t="s">
+        <v>494</v>
+      </c>
+      <c r="N130" t="s">
+        <v>21</v>
+      </c>
+      <c r="O130" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
+      <c r="A131" t="s">
+        <v>629</v>
+      </c>
+      <c r="B131">
+        <v>111</v>
+      </c>
+      <c r="C131" t="s">
+        <v>630</v>
+      </c>
+      <c r="D131" t="s">
+        <v>631</v>
+      </c>
+      <c r="G131" t="s">
+        <v>632</v>
+      </c>
+      <c r="J131" t="s">
+        <v>633</v>
+      </c>
+      <c r="M131" t="s">
+        <v>494</v>
+      </c>
+      <c r="N131" t="s">
+        <v>21</v>
+      </c>
+      <c r="O131" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
+      <c r="A132" t="s">
+        <v>634</v>
+      </c>
+      <c r="B132">
+        <v>69</v>
+      </c>
+      <c r="C132" t="s">
+        <v>635</v>
+      </c>
+      <c r="D132" t="s">
+        <v>636</v>
+      </c>
+      <c r="G132" t="s">
+        <v>637</v>
+      </c>
+      <c r="J132" t="s">
+        <v>638</v>
+      </c>
+      <c r="M132" t="s">
+        <v>494</v>
+      </c>
+      <c r="N132" t="s">
+        <v>21</v>
+      </c>
+      <c r="O132" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
+      <c r="A133" t="s">
+        <v>634</v>
+      </c>
+      <c r="B133">
+        <v>105</v>
+      </c>
+      <c r="C133" t="s">
+        <v>289</v>
+      </c>
+      <c r="D133" t="s">
+        <v>639</v>
+      </c>
+      <c r="G133" t="s">
+        <v>640</v>
+      </c>
+      <c r="J133" t="s">
+        <v>641</v>
+      </c>
+      <c r="M133" t="s">
+        <v>494</v>
+      </c>
+      <c r="N133" t="s">
+        <v>21</v>
+      </c>
+      <c r="O133" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15">
+      <c r="A134" t="s">
+        <v>642</v>
+      </c>
+      <c r="B134">
+        <v>66</v>
+      </c>
+      <c r="C134" t="s">
+        <v>643</v>
+      </c>
+      <c r="D134" t="s">
+        <v>644</v>
+      </c>
+      <c r="G134" t="s">
+        <v>645</v>
+      </c>
+      <c r="J134" t="s">
+        <v>646</v>
+      </c>
+      <c r="M134" t="s">
+        <v>494</v>
+      </c>
+      <c r="N134" t="s">
+        <v>21</v>
+      </c>
+      <c r="O134" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135" t="s">
+        <v>647</v>
+      </c>
+      <c r="B135">
         <v>124</v>
       </c>
-      <c r="C121" t="s">
-[...17 lines deleted...]
-      <c r="O121" t="s">
+      <c r="C135" t="s">
+        <v>648</v>
+      </c>
+      <c r="D135" t="s">
+        <v>649</v>
+      </c>
+      <c r="G135" t="s">
+        <v>650</v>
+      </c>
+      <c r="J135" t="s">
+        <v>651</v>
+      </c>
+      <c r="M135" t="s">
+        <v>494</v>
+      </c>
+      <c r="N135" t="s">
+        <v>21</v>
+      </c>
+      <c r="O135" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>