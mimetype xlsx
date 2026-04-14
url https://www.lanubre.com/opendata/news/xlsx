--- v0 (2026-02-28)
+++ v1 (2026-04-14)
@@ -12,106 +12,280 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
+    <t>Name (en)</t>
+  </si>
+  <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
+    <t>Introduction (en)</t>
+  </si>
+  <si>
     <t>Introduction (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
+    <t>Description (en)</t>
+  </si>
+  <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
+    <t>Categories (en)</t>
+  </si>
+  <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__1_.jpg</t>
+  </si>
+  <si>
+    <t>AVISO: Corte de Trânsito – Avenida da Lhéngua Mirandesa</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que, devido à realização de obras de beneficiação/manutenção na via pública, o trânsito na Avenida da Lhéngua Mirandesa sofrerá condicionamentos significativos, nos dias 14 e 15 de abril.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que, devido &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de obras de beneficia&amp;ccedil;&amp;atilde;o/manuten&amp;ccedil;&amp;atilde;o na via p&amp;uacute;blica, o tr&amp;acirc;nsito na Avenida da Lh&amp;eacute;ngua Mirandesa sofrer&amp;aacute; condicionamentos significativos, nos dias 14 e 15 de abril.&lt;/p&gt; &lt;p&gt;Agradecemos a compreens&amp;atilde;o de todos, e apresentamos desde j&amp;aacute; as desculpas por eventuais transtornos que esta situa&amp;ccedil;&amp;atilde;o possa causar.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-MDouro"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/1.jpeg</t>
+  </si>
+  <si>
+    <t>Visita de estudos ao Porto - PIPSE</t>
+  </si>
+  <si>
+    <t>No âmbito da operação “Equipa de Apoio ao Aluno” do Programa Intermunicipal de Promoção do Sucesso Escolar (PIPSE), estão a ser dinamizados, no Agrupamento de Escolas de Miranda do Douro, grupos de teatro, pauliteir@s e danças mistas.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito da opera&amp;ccedil;&amp;atilde;o &amp;ldquo;Equipa de Apoio ao Aluno&amp;rdquo; do Programa Intermunicipal de Promo&amp;ccedil;&amp;atilde;o do Sucesso Escolar (PIPSE), est&amp;atilde;o a ser dinamizados, no Agrupamento de Escolas de Miranda do Douro, grupos de teatro, pauliteir@s e dan&amp;ccedil;as mistas. Nos dias 25 e 26 de mar&amp;ccedil;o, um grupo de 31 alunos realizou uma visita de estudo ao Porto com o objetivo de promover o sucesso educativo atrav&amp;eacute;s do contacto direto com diferentes express&amp;otilde;es art&amp;iacute;sticas, estimular a motiva&amp;ccedil;&amp;atilde;o para a escola por meio de experi&amp;ecirc;ncias fora da sala de aula e dar a conhecer percursos de ensino art&amp;iacute;stico profissional.&lt;/p&gt; &lt;p&gt;A visita iniciou no Balleteatro do Porto, onde os alunos assistiram ao ensaio geral de uma apresenta&amp;ccedil;&amp;atilde;o de finalistas, participaram numa aula aberta do 1.&amp;ordm; ano do Curso Profissional de Dan&amp;ccedil;a e num workshop de Movimento. A atividade terminou com uma conversa com a dire&amp;ccedil;&amp;atilde;o e estudantes, que esclareceram d&amp;uacute;vidas sobre o ensino profissional de dan&amp;ccedil;a e teatro. Seguiu-se a visita &amp;agrave; Escola Superior de M&amp;uacute;sica e Artes do Espet&amp;aacute;culo (ESMAE) e ao Teatro Helena S&amp;aacute; e Costa. O dia terminou no Teatro Nacional S&amp;atilde;o Jo&amp;atilde;o, onde assistiram &amp;agrave; pe&amp;ccedil;a &amp;ldquo;Falsas Hist&amp;oacute;rias Verdadeiras - Uma Pina Colagem&amp;rdquo;, musicada por A Garota N&amp;atilde;o, baseada em textos de Manuel Ant&amp;oacute;nio Pina, repleta de humor, inventividade verbal e nonsense.&lt;/p&gt; &lt;p&gt;No segundo dia, os alunos participaram na oficina &amp;ldquo;A magia do som&amp;rdquo;, na Casa da M&amp;uacute;sica, explorando a cria&amp;ccedil;&amp;atilde;o musical atrav&amp;eacute;s do Sistema Sonar, um conjunto de instrumentos ligados a um &amp;oacute;rg&amp;atilde;o de tubos rob&amp;oacute;tico, que permitiu uma experi&amp;ecirc;ncia criativa, intuitiva e colaborativa. Durante a tarde, visitaram a Escola Profissional de Arte de Mirandela, onde conheceram o seu programa educativo e assistiram aos ensaios das orquestras de metais e de cordas.&lt;/p&gt; &lt;p&gt;A visita proporcionou experi&amp;ecirc;ncias diversificadas, novas aprendizagens e mem&amp;oacute;rias significativas, contribuindo para o bem-estar f&amp;iacute;sico e mental dos alunos e, consequentemente, para o seu sucesso educativo.&lt;/p&gt; &lt;p&gt;O PIPSE, financiado pelo NORTE 2030 e pelo Fundo Social Europeu, tem a dura&amp;ccedil;&amp;atilde;o de 36 meses, abrange todos os alunos do agrupamento e visa um acompanhamento personalizado e integrado, com foco no desenvolvimento de compet&amp;ecirc;ncias sociais, emocionais e acad&amp;eacute;micas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/20260327_113847.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro apresenta Feira da Bola Doce e dos Produtos da Terra em Zamora</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro realizou hoje, na Fundación Rei Afonso Henriques, em Zamora, a apresentação da Feira da Bola Doce e dos Produtos da Terra.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro realizou hoje, na Fundaci&amp;oacute;n Rei Afonso Henriques, em Zamora, a apresenta&amp;ccedil;&amp;atilde;o da Feira da Bola Doce e dos Produtos da Terra. O evento, que marca o calend&amp;aacute;rio festivo e gastron&amp;oacute;mico da P&amp;aacute;scoa no nosso concelho, foi dado a conhecer aos meios de comunica&amp;ccedil;&amp;atilde;o e agentes espanh&amp;oacute;is pela Presidente da C&amp;acirc;mara Municipal, Helena Barril.&lt;/p&gt; &lt;p&gt;Mais do que um evento promocional, esta sess&amp;atilde;o em solo espanhol refor&amp;ccedil;a a vis&amp;atilde;o do Munic&amp;iacute;pio em posicionar Miranda do Douro como um destino de refer&amp;ecirc;ncia no pa&amp;iacute;s vizinho, reafirmando assim, o nosso compromisso na valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio imaterial e na dinamiza&amp;ccedil;&amp;atilde;o da economia local atrav&amp;eacute;s do turismo de proximidade.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/5eb18b3f_ca23_46fc_8c4f_5eb737e03f94.jpg</t>
+  </si>
+  <si>
+    <t>Exposição de Instrumentos Musicais Mirandeses</t>
+  </si>
+  <si>
+    <t>Até ao dia 10 de maio, a Casa da Cultura Mirandesa acolhe a Exposição de Instrumentos Musicais Mirandeses.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;At&amp;eacute; ao dia 10 de maio, a Casa da Cultura Mirandesa acolhe a Exposi&amp;ccedil;&amp;atilde;o de Instrumentos Musicais Mirandeses.&lt;/p&gt; &lt;p&gt;Com curadoria da Casa de la M&amp;uacute;sica de Miranda do Douro, esta exposi&amp;ccedil;&amp;atilde;o celebra a profunda identidade sonora do Planalto Mirand&amp;ecirc;s atrav&amp;eacute;s da mestria dos seus construtores aut&amp;oacute;ctones. Este roteiro organol&amp;oacute;gico destaca a excel&amp;ecirc;ncia artesanal de C&amp;eacute;lio Pires (gaitas-de-foles e sanfonas), Tiu &amp;Acirc;ngelo (fraitas, bombos e caixas), Henrique Fernandes (palhetas), Alexandre Meirinhos (caixa), Paulo Meirinhos (rabel e guitarro) e pandeiros pela Mariana Meirinhos. A cad&amp;ecirc;ncia do territ&amp;oacute;rio &amp;eacute; ainda materializada pelos membranofones de Ant&amp;oacute;nio Andr&amp;eacute; e de Paulo Preto (tamboril), e pelo ritmo ancestral das castanholas de Ramiro Fernandes. Mais do que uma mostra de objetos, esta sele&amp;ccedil;&amp;atilde;o &amp;eacute; uma homenagem aos construtores que transformam a mat&amp;eacute;ria-prima da terra no f&amp;ocirc;lego vital da m&amp;uacute;sica e da l&amp;iacute;ngua mirandesa, preservando um saber milenar que continua, adaptando-se e renovando-se acompanhando a contemporanidade e a organologia de instrumentos atuais.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Data:&lt;/strong&gt; 18 de mar&amp;ccedil;o a 10 de maio de 2026&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Local:&lt;/strong&gt; Casa da Cultura Mirandesa&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Pago/Gratuito:&lt;/strong&gt; Gratuito&lt;/p&gt; &lt;p&gt;&lt;strong&gt;P&amp;uacute;blico alvo:&lt;/strong&gt; P&amp;uacute;blico em geral&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Organiza&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; C&amp;acirc;mara Municipal de Miranda do Douro&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/21aac264_a843_450d_9c95_ea9c15198d07.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro Marca Presença no II Encontro Ibérico de Capas em Benavente</t>
+  </si>
+  <si>
+    <t>A Presidente da Câmara Municipal, Helena Barril, reforçou em Espanha a importância da Capa de Honras Mirandesa como símbolo de união transfronteiriça.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Presidente da C&amp;acirc;mara Municipal, Helena Barril, refor&amp;ccedil;ou em Espanha a import&amp;acirc;ncia da Capa de Honras Mirandesa como s&amp;iacute;mbolo de uni&amp;atilde;o transfronteiri&amp;ccedil;a.&lt;/p&gt; &lt;p&gt;Ap&amp;oacute;s o sucesso da primeira edi&amp;ccedil;&amp;atilde;o em Miranda do Douro, o II Encontro Ib&amp;eacute;rico de capas viajou este fim de semana at&amp;eacute; Benavente, em Espanha. O evento contou com a participa&amp;ccedil;&amp;atilde;o ativa da Presidente da C&amp;acirc;mara Municipal de Miranda do Douro, Helena Barril, consolidando um movimento de valoriza&amp;ccedil;&amp;atilde;o cultural que come&amp;ccedil;ou a ganhar forma no territ&amp;oacute;rio mirand&amp;ecirc;s no ano passado.&lt;/p&gt; &lt;p&gt;Recorde-se que, em 2025, Miranda do Douro foi a anfitri&amp;atilde; do I Encontro de Capas Ib&amp;eacute;ricas, um marco hist&amp;oacute;rico que uniu povos de ambos os lados da fronteira, provando que a capa, mais do que uma pe&amp;ccedil;a de vestu&amp;aacute;rio, &amp;eacute; um agente de uni&amp;atilde;o e desenvolvimento para os territ&amp;oacute;rios transfronteiri&amp;ccedil;os.&lt;/p&gt; &lt;p&gt;Nesta segunda edi&amp;ccedil;&amp;atilde;o, a comitiva mirandesa levou at&amp;eacute; Benavente o prest&amp;iacute;gio da nossa "Capa de Honras", partilhando o protagonismo com outras indument&amp;aacute;rias tradicionais, como a Capa Alistana, a Capa de B&amp;eacute;jar e a Capa Espanhola.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/corte_de_agua_julho_2026.jpg</t>
+  </si>
+  <si>
+    <t>Aviso: Suspensão Temporária do Abastecimento de Água</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que, devido a trabalhos de manutenção na rede pública, o fornecimento de água na Rua da Terronha, em Miranda do Douro, será suspenso no próximo dia 19 de março, a partir das 9h00.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que, devido a trabalhos de manuten&amp;ccedil;&amp;atilde;o na rede p&amp;uacute;blica, o fornecimento de &amp;aacute;gua na Rua da Terronha, em Miranda do Douro, ser&amp;aacute; suspenso no pr&amp;oacute;ximo dia 19 de mar&amp;ccedil;o, a partir das 9h00.&lt;/p&gt; &lt;p&gt;Prev&amp;ecirc;-se que a interrup&amp;ccedil;&amp;atilde;o tenha uma dura&amp;ccedil;&amp;atilde;o estimada de 4 horas.&lt;/p&gt; &lt;p&gt;Agradecemos a compreens&amp;atilde;o de todos e lamentamos os eventuais transtornos. Trabalharemos com a maior brevidade para normalizar o servi&amp;ccedil;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/651130499_18346967419242063_7015080737461352163_n.jpg</t>
+  </si>
+  <si>
+    <t>Tintim "Fala" Mirandês no Panteão Nacional</t>
+  </si>
+  <si>
+    <t>O Panteão Nacional serviu de palco, na passada quarta-feira, 11 de março, para um momento histórico de afirmação linguística: a apresentação de “Ls Xarutos de l Faraó”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Pante&amp;atilde;o Nacional serviu de palco, na passada quarta-feira, 11 de mar&amp;ccedil;o, para um momento hist&amp;oacute;rico de afirma&amp;ccedil;&amp;atilde;o lingu&amp;iacute;stica: a apresenta&amp;ccedil;&amp;atilde;o de &amp;ldquo;Ls Xarutos de l Fara&amp;oacute;&amp;rdquo;. Trata-se da tradu&amp;ccedil;&amp;atilde;o para l&amp;iacute;ngua mirandesa da ic&amp;oacute;nica obra &amp;ldquo;Os Charutos do Fara&amp;oacute;&amp;rdquo;, uma das mais c&amp;eacute;lebres aventuras de Tintim, criada por Herg&amp;eacute; em 1934.&lt;/p&gt; &lt;p&gt;A chegada do jovem rep&amp;oacute;rter ao universo do mirand&amp;ecirc;s n&amp;atilde;o &amp;eacute; apenas um marco editorial, mas um gesto de salvaguarda do patrim&amp;oacute;nio imaterial portugu&amp;ecirc;s. Al&amp;eacute;m do livro f&amp;iacute;sico, a presen&amp;ccedil;a da l&amp;iacute;ngua no monumento nacional ser&amp;aacute; refor&amp;ccedil;ada atrav&amp;eacute;s de conte&amp;uacute;dos digitais gratuitos disponibilizados aos visitantes, sublinhando a diversidade cultural do pa&amp;iacute;s.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Uma Frente Comum pela L&amp;iacute;ngua&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o solene contou com figuras de destaque na defesa do mirand&amp;ecirc;s e representantes do Governo:&lt;/p&gt; &lt;p&gt;Helena Barril, Presidente da C&amp;acirc;mara Municipal de Miranda do Douro, destacou o orgulho da regi&amp;atilde;o nesta conquista.&lt;/p&gt; &lt;p&gt;A ALCM &amp;ndash; Associa&amp;ccedil;on de la Lh&amp;eacute;ngua i Cultura Mirandesa esteve representada pelo seu Presidente, Orlando Teixeira, e por Alcides Meirinhos, que refor&amp;ccedil;aram o papel vital destas adapta&amp;ccedil;&amp;otilde;es para manter a l&amp;iacute;ngua viva.&lt;/p&gt; &lt;p&gt;Alfredo Cameir&amp;atilde;o, Comiss&amp;aacute;rio da Estrutura de Miss&amp;atilde;o para a Promo&amp;ccedil;&amp;atilde;o da L&amp;iacute;ngua Mirandesa, e Daniel Sasportes, promotor do projeto editorial, detalharam o processo de trazer Herg&amp;eacute; para o contexto lingu&amp;iacute;stico das Terras de Miranda.&lt;/p&gt; &lt;p&gt;O evento contou ainda com a presen&amp;ccedil;a do Secret&amp;aacute;rio de Estado da Cultura, Alberto Santos, que validou a import&amp;acirc;ncia institucional desta iniciativa na promo&amp;ccedil;&amp;atilde;o da bibliodiversidade.&lt;/p&gt; &lt;p&gt;&lt;em&gt;"A entrada do mirand&amp;ecirc;s no Pante&amp;atilde;o Nacional, atrav&amp;eacute;s de uma obra de alcance universal como Tintim, &amp;eacute; um reconhecimento do valor desta l&amp;iacute;ngua como express&amp;atilde;o viva da nossa identidade."&lt;/em&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/cartaz_26atl_pascoa.jpg</t>
+  </si>
+  <si>
+    <t>ATL de Páscoa 2026</t>
+  </si>
+  <si>
+    <t>De 30 de março a 10 de abril de 2026, a Câmara Municipal de Miranda do Douro organiza o ATL de Páscoa 2026, um programa pensado para proporcionar às crianças dias dinâmicos, divertidos e cheios de aprendizagem.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;De 30 de mar&amp;ccedil;o a 10 de abril de 2026, a C&amp;acirc;mara Municipal de Miranda do Douro organiza o ATL de P&amp;aacute;scoa 2026, um programa pensado para proporcionar &amp;agrave;s crian&amp;ccedil;as dias din&amp;acirc;micos, divertidos e cheios de aprendizagem.&lt;/p&gt; &lt;p&gt;Durante este per&amp;iacute;odo, ser&amp;atilde;o desenvolvidas atividades l&amp;uacute;dicas e desportivas, express&amp;otilde;es art&amp;iacute;sticas, jogos de grupo, oficinas tem&amp;aacute;ticas alusivas &amp;agrave; P&amp;aacute;scoa e momentos de conv&amp;iacute;vio, promovendo experi&amp;ecirc;ncias positivas, criativas e inesquec&amp;iacute;veis.&lt;/p&gt; &lt;p&gt;Destinado a crian&amp;ccedil;as dos 3 aos 12 anos, o ATL funcionar&amp;aacute; das 9h00 &amp;agrave;s 17h30, com o objetivo de garantir f&amp;eacute;rias ativas e estimulantes, ao mesmo tempo que apoia as fam&amp;iacute;lias durante a interrup&amp;ccedil;&amp;atilde;o letiva.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;INSCRI&amp;Ccedil;&amp;Otilde;ES OBRIGAT&amp;Oacute;RIAS &amp;ndash;16/03/2026 a 24/03/2026&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Miranda do Douro:&lt;/strong&gt; Balc&amp;atilde;o &amp;Uacute;nico da C&amp;acirc;mara Municipal&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Sendim:&lt;/strong&gt; Jardim de Inf&amp;acirc;ncia&lt;/p&gt; &lt;p&gt;Ficha de Inscri&amp;ccedil;&amp;atilde;o&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3449/inscricao_ferias_ativas_e_aaaf.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Programa de atividades &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3450/calendarizacao_pascoa_2026.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/20260310_194753.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro acolhe Press Trip "De La Tierra pa la Mesa": Uma viagem pela autenticidade do território</t>
+  </si>
+  <si>
+    <t>No âmbito do projeto estratégico "De La Tierra pa la Mesa", teve início ontem, dia 10 de março, uma Press Trip que convida a comunicação social a mergulhar na essência, na identidade e na sustentabilidade do território mirandês.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito do projeto estrat&amp;eacute;gico &lt;strong&gt;"De La Tierra pa la Mesa"&lt;/strong&gt;, teve in&amp;iacute;cio ontem, dia 10 de mar&amp;ccedil;o, uma Press Trip que convida a comunica&amp;ccedil;&amp;atilde;o social a mergulhar na ess&amp;ecirc;ncia, na identidade e na sustentabilidade do territ&amp;oacute;rio mirand&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;A rece&amp;ccedil;&amp;atilde;o oficial teve lugar no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho. A Sra. Presidente Helena Barril deu as boas-vindas aos jornalistas, sublinhando a import&amp;acirc;ncia de elevar o patrim&amp;oacute;nio gastron&amp;oacute;mico e cultural como eixo central do desenvolvimento da regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Ap&amp;oacute;s a rece&amp;ccedil;&amp;atilde;o, os participantes foram transportados para o universo da L&amp;iacute;ngua Mirandesa num mini-workshop conduzido pelo Professor Alfredo Cameir&amp;atilde;o. O momento, que encantou todos os presentes, permitiu um contacto direto e profundo com a sonoridade &amp;uacute;nica de&lt;em&gt; &amp;ldquo;la nuossa lh&amp;eacute;ngua&amp;rdquo;&lt;/em&gt;, refor&amp;ccedil;ando Miranda do Douro como um destino de excel&amp;ecirc;ncia para quem procura experi&amp;ecirc;ncias tur&amp;iacute;sticas aut&amp;ecirc;nticas e diferenciadoras.&lt;/p&gt; &lt;p&gt;A jornada de imers&amp;atilde;o continua hoje e amanh&amp;atilde;, com um programa que percorre os miradouros, a gastronomia a cultura e os saberes ancestrais do nosso concelho.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/piscina_coberta.png</t>
+  </si>
+  <si>
+    <t>INFORMAÇÃO | Manutenção da Piscina Municipal Coberta</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que a Piscina Municipal Coberta estará encerrada para trabalhos de manutenção entre os dias 9 e 11 de março.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que a Piscina Municipal Coberta estar&amp;aacute; encerrada para trabalhos de manuten&amp;ccedil;&amp;atilde;o entre os dias 9 e 11 de mar&amp;ccedil;o.&lt;/p&gt; &lt;p&gt;As atividades ser&amp;atilde;o retomadas com toda a normalidade na pr&amp;oacute;xima quinta-feira, dia 12 de mar&amp;ccedil;o. Agradecemos a compreens&amp;atilde;o de todos os utentes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/img_8306_jpg.jpeg</t>
+  </si>
+  <si>
+    <t>Novas viaturas destinadas aos serviços de limpeza urbana e recolha de resíduos já estão em Miranda do Douro</t>
+  </si>
+  <si>
+    <t>Chegaram esta quarta feira, dia 4 de março, ao Município de Miranda do Douro cinco novas viaturas destinadas aos serviços de limpeza urbana e recolha de resíduos, no âmbito do investimento promovido pela Resíduos do Nordeste em parceria com a PreZero Portugal.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Chegaram esta quarta feira, dia 4 de mar&amp;ccedil;o, ao Munic&amp;iacute;pio de Miranda do Douro cinco novas viaturas destinadas aos servi&amp;ccedil;os de limpeza urbana e recolha de res&amp;iacute;duos, no &amp;acirc;mbito do investimento promovido pela Res&amp;iacute;duos do Nordeste em parceria com a PreZero Portugal.&lt;/p&gt; &lt;p&gt;Estas viaturas integram a nova frota apresentada no passado dia 23 de fevereiro, em Bragan&amp;ccedil;a, destinada aos Munic&amp;iacute;pios da Terra Fria, representando um refor&amp;ccedil;o significativo dos meios operacionais ao servi&amp;ccedil;o da popula&amp;ccedil;&amp;atilde;o de Miranda do Douro.&lt;/p&gt; &lt;p&gt;A nova frota caracteriza-se por ser moderna, eficiente e ambientalmente sustent&amp;aacute;vel, integrando viaturas 100% el&amp;eacute;tricas e outras movidas a energias renov&amp;aacute;veis, o que permitir&amp;aacute; reduzir as emiss&amp;otilde;es de CO&amp;#8322; e o ru&amp;iacute;do associado &amp;agrave; opera&amp;ccedil;&amp;atilde;o, ao mesmo tempo que melhora as condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a e conforto das equipas.&lt;/p&gt; &lt;p&gt;Com a entrada em funcionamento destas cinco viaturas, o Munic&amp;iacute;pio de Miranda do Douro passa a dispor de meios mais fi&amp;aacute;veis e tecnologicamente avan&amp;ccedil;ados, refor&amp;ccedil;ando a efici&amp;ecirc;ncia e a regularidade da recolha de res&amp;iacute;duos, diminuindo os custos de manuten&amp;ccedil;&amp;atilde;o associados a viaturas antigas e assegurando a continuidade de um servi&amp;ccedil;o de qualidade &amp;agrave; popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Este investimento insere-se na estrat&amp;eacute;gia de moderniza&amp;ccedil;&amp;atilde;o e sustentabilidade dos servi&amp;ccedil;os urbanos, garantindo uma resposta mais eficaz &amp;agrave;s necessidades do territ&amp;oacute;rio e contribuindo para a melhoria da qualidade de vida dos mun&amp;iacute;cipes.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/reuniao_barragens.jpg</t>
   </si>
   <si>
     <t>Tribunal confirma: Barragem de Miranda avaliada em 111 milhões de euros para efeitos de IMI</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro congratulou-se publicamente com a recente decisão do Tribunal Administrativo e Fiscal (TAF) de Mirandela, que manteve o Valor Patrimonial Tributário (VPT) da Barragem de Miranda fixado em mais de 111 milhões de euros.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro congratulou-se publicamente com a recente decis&amp;atilde;o do Tribunal Administrativo e Fiscal (TAF) de Mirandela, que manteve o Valor Patrimonial Tribut&amp;aacute;rio (VPT) da Barragem de Miranda fixado em mais de 111 milh&amp;otilde;es de euros. A decis&amp;atilde;o surge ap&amp;oacute;s a improced&amp;ecirc;ncia da impugna&amp;ccedil;&amp;atilde;o judicial apresentada pela concession&amp;aacute;ria da infraestrutura.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Justi&amp;ccedil;a confirma incid&amp;ecirc;ncia de impostos&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;A senten&amp;ccedil;a do TAF de Mirandela valida a avalia&amp;ccedil;&amp;atilde;o anteriormente efetuada pela Autoridade Tribut&amp;aacute;ria (AT), refor&amp;ccedil;ando o entendimento de que o Aproveitamento Hidroel&amp;eacute;trico constitui um pr&amp;eacute;dio para efeitos fiscais. Esta qualifica&amp;ccedil;&amp;atilde;o &amp;eacute; determinante para a fixa&amp;ccedil;&amp;atilde;o do VPT e a consequente liquida&amp;ccedil;&amp;atilde;o do Imposto Municipal sobre Im&amp;oacute;veis (IMI).&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Um precedente de peso para a regi&amp;atilde;o&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Esta &amp;eacute; j&amp;aacute; a terceira vit&amp;oacute;ria jur&amp;iacute;dica semelhante registada desde o in&amp;iacute;cio do ano no Douro Internacional. O tribunal j&amp;aacute; se tinha pronunciado de forma id&amp;ecirc;ntica relativamente &amp;agrave;s barragens de:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Miranda e Picote (concelho de Miranda do Douro);&lt;/li&gt; &lt;li&gt;Bemposta (concelho de Mogadouro).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;O que isto significa na pr&amp;aacute;tica?&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Com a manuten&amp;ccedil;&amp;atilde;o deste valor patrimonial, o Munic&amp;iacute;pio assegura uma base de c&amp;aacute;lculo justa para a receita fiscal proveniente da explora&amp;ccedil;&amp;atilde;o h&amp;iacute;drica, combatendo as pretens&amp;otilde;es das concession&amp;aacute;rias em reduzir o valor dos ativos para minimizar o pagamento de impostos.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-MDouro"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-02-19</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/ajuda_cmmd.jpg</t>
   </si>
   <si>
     <t>Solidariedade entre Municípios: Miranda do Douro presta apoio a Coimbra após Tempestade Kristin</t>
   </si>
   <si>
     <t>Num gesto de cooperação intermunicipal, o Município de Miranda do Douro mobilizou recursos humanos para auxiliar as populações fustigadas pelo recente temporal que atingiu a região centro do país.</t>
   </si>
   <si>
     <t>&lt;p&gt;Num gesto de coopera&amp;ccedil;&amp;atilde;o intermunicipal, o Munic&amp;iacute;pio de Miranda do Douro mobilizou recursos humanos para auxiliar as popula&amp;ccedil;&amp;otilde;es fustigadas pelo recente temporal que atingiu a regi&amp;atilde;o centro do pa&amp;iacute;s.&lt;/p&gt; &lt;p&gt;Entre os dias 10 e 13 de fevereiro, um colaborador do Balc&amp;atilde;o &amp;Uacute;nico do Munic&amp;iacute;pio de Miranda do Douro deslocou-se ao distrito de Coimbra com uma miss&amp;atilde;o espec&amp;iacute;fica: agilizar o processo de candidaturas ao programa de apoio &amp;agrave; calamidade decorrente da Tempestade Kristin.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Apoio de Proximidade nas Freguesias&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Reconhecendo a urg&amp;ecirc;ncia em responder aos preju&amp;iacute;zos causados pelo fen&amp;oacute;meno meteorol&amp;oacute;gico, o apoio foi prestado diretamente no terreno, facilitando o acesso das popula&amp;ccedil;&amp;otilde;es locais aos mecanismos de apoio estatal. O t&amp;eacute;cnico municipal exerceu fun&amp;ccedil;&amp;otilde;es de atendimento e suporte t&amp;eacute;cnico em quatro freguesias estrat&amp;eacute;gicas:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Ceira&lt;/li&gt; &lt;li&gt;Cernache&lt;/li&gt; &lt;li&gt;Torres do Mondego&lt;/li&gt; &lt;li&gt;Almalagu&amp;ecirc;s&lt;/li&gt; &lt;li&gt;Impacto da Interven&amp;ccedil;&amp;atilde;o&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Esta colabora&amp;ccedil;&amp;atilde;o permitiu que os mun&amp;iacute;cipes destas localidades, muitas vezes com dificuldades de mobilidade ou literacia digital, pudessem submeter os seus processos de forma c&amp;eacute;lere e acompanhada. A iniciativa sublinha a import&amp;acirc;ncia da partilha de "know-how" entre autarquias em momentos de crise, garantindo que a burocracia n&amp;atilde;o se torne um obst&amp;aacute;culo &amp;agrave; recupera&amp;ccedil;&amp;atilde;o das comunidades.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/633784993_888920283847272_6545348569249951079_n.jpg</t>
   </si>
   <si>
     <t>Programa Intermunicipal de Promoção do Sucesso Escolar - PIPSE</t>
   </si>
   <si>
     <t>Desde o início do ano letivo 2025/2026, estão a ser dinamizadas, nas escolas do Agrupamento de Escolas de Miranda do Douro, diversas atividades no âmbito do PIPSE, mais particularmente através da operação "Eiquipa d'apoio al aluno", no caso do concelho de Miranda do Douro.</t>
   </si>
   <si>
     <t>&lt;p&gt;Desde o in&amp;iacute;cio do ano letivo 2025/2026, est&amp;atilde;o a ser dinamizadas, nas escolas do Agrupamento de Escolas de Miranda do Douro, diversas atividades no &amp;acirc;mbito do PIPSE, mais particularmente atrav&amp;eacute;s da opera&amp;ccedil;&amp;atilde;o "Eiquipa d'apoio al aluno", no caso do concelho de Miranda do Douro.&lt;/p&gt; &lt;p&gt;Entre as diversas a&amp;ccedil;&amp;otilde;es realizadas, contamos com grupos de dan&amp;ccedil;as tradicionais mirandesas, nomeadamente os Zanquietos (Pauliteiros, Pauliteiras e Dan&amp;ccedil;as Mistas) na EBS de Miranda do Douro e grupos de Pauliteiros e Pauliteiras na EB de Sendim.&lt;/p&gt; &lt;p&gt;Atrav&amp;eacute;s do anterior projeto PIICIE, o Munic&amp;iacute;pio tinha adquirido fatos para os grupos de Pauliteiros das duas escolas.&lt;/p&gt; &lt;p&gt;Gra&amp;ccedil;as a este novo programa, foram adquiridos os trajes para os grupos de Pauliteiras das escolas de Miranda do Douro e Sendim. A sua apresenta&amp;ccedil;&amp;atilde;o ocorreu no passado dia 13, aquando da sess&amp;atilde;o de abertura do Festival de Sabores Mirandeses.&lt;/p&gt; &lt;p&gt;O PIPSE &amp;eacute; um programa financiado pelo NORTE 2030 e pelo Fundo Social Europeu. Com a dura&amp;ccedil;&amp;atilde;o de 36 meses, abrange todos os discentes do Agrupamento de Escolas de Miranda do Douro, tendo como principal objetivo proporcionar um acompanhamento personalizado e integrado aos alunos, com especial foco no desenvolvimento das suas compet&amp;ecirc;ncias sociais, emocionais e acad&amp;eacute;micas, procurando, assim, prevenir o insucesso escolar e aumentar as taxas de reten&amp;ccedil;&amp;atilde;o e sucesso nos ciclos de ensino. Para tal, conta com uma equipa multidisciplinar constitu&amp;iacute;da por cinco t&amp;eacute;cnicos.&lt;/p&gt;</t>
@@ -924,53 +1098,50 @@
     <t>https://www.lanubre.com/files/images/blog/marcha_e_corrida.jpg</t>
   </si>
   <si>
     <t>Município de Miranda do Douro recebe Medalha de Prata no Centro Municipal de Marcha e Corrida</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro foi recentemente distinguido com a Medalha de Prata no âmbito do Plano Nacional de Marcha e Corrida (PNMC), numa avaliação que reconhece o trabalho desenvolvido pelo Centro Municipal de Marcha e Corrida local.</t>
   </si>
   <si>
     <t>&lt;h5&gt;O Munic&amp;iacute;pio de Miranda do Douro foi recentemente distinguido com a Medalha de Prata no &amp;acirc;mbito do Plano Nacional de Marcha e Corrida (PNMC), numa avalia&amp;ccedil;&amp;atilde;o que reconhece o trabalho desenvolvido pelo Centro Municipal de Marcha e Corrida local.&lt;/h5&gt; &lt;h5&gt;Esta distin&amp;ccedil;&amp;atilde;o surge na sequ&amp;ecirc;ncia da implementa&amp;ccedil;&amp;atilde;o de um novo modelo de avalia&amp;ccedil;&amp;atilde;o por parte do PNMC, que visa reconhecer e valorizar o desempenho dos centros existentes em todo o pa&amp;iacute;s. A segmenta&amp;ccedil;&amp;atilde;o foi efetuada com base em crit&amp;eacute;rios objetivos, refletindo a atividade, o impacto local e o alinhamento com os pilares estrat&amp;eacute;gicos do programa.&lt;/h5&gt; &lt;h5&gt;Entre os principais eixos de avalia&amp;ccedil;&amp;atilde;o est&amp;atilde;o:&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;Parcerias Estrat&amp;eacute;gicas, que promovem sinergias com entidades p&amp;uacute;blicas e privadas;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Crit&amp;eacute;rios de Acredita&amp;ccedil;&amp;atilde;o e Certifica&amp;ccedil;&amp;atilde;o, garantindo elevados padr&amp;otilde;es de qualidade e seguran&amp;ccedil;a;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Segmenta&amp;ccedil;&amp;atilde;o em tr&amp;ecirc;s n&amp;iacute;veis &amp;ndash; Ouro, Prata e Bronze, para melhor responder &amp;agrave;s especificidades regionais;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Princ&amp;iacute;pios de Inclus&amp;atilde;o, Sustentabilidade e Bem-Estar, refor&amp;ccedil;ando os valores do programa;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Nova Imagem Jovem e Din&amp;acirc;mica, mais pr&amp;oacute;xima da comunidade.&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;O reconhecimento com o Selo de Excel&amp;ecirc;ncia PNMC &amp;ndash; Prata representa uma importante valoriza&amp;ccedil;&amp;atilde;o do empenho e dedica&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio e da sua equipa t&amp;eacute;cnica, refor&amp;ccedil;ando o compromisso com a promo&amp;ccedil;&amp;atilde;o da atividade f&amp;iacute;sica, da sa&amp;uacute;de e do bem-estar da popula&amp;ccedil;&amp;atilde;o.&lt;/h5&gt; &lt;h5&gt;O munic&amp;iacute;pio agradece a todos os parceiros e participantes que contribuem diariamente para o sucesso deste projeto e convida a comunidade a continuar a envolver-se nas atividades do Centro Municipal de Marcha e Corrida de Miranda do Douro.&lt;/h5&gt;</t>
   </si>
   <si>
     <t>2025-05-07</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/img_20250505_103950.jpg</t>
   </si>
   <si>
     <t>ColorADD nas Escolas</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro promoveu, no passado dia 5 de maio, a iniciativa “ColorADD nas Escolas”, dirigida aos alunos do 3.º ano de escolaridade do Agrupamento de Escolas de Miranda do Douro.</t>
   </si>
   <si>
     <t>&lt;h5&gt;O Munic&amp;iacute;pio de Miranda do Douro promoveu, no passado dia 5 de maio, a iniciativa &amp;ldquo;ColorADD nas Escolas&amp;rdquo;, dirigida aos alunos do 3.&amp;ordm; ano de escolaridade do Agrupamento de Escolas de Miranda do Douro.&lt;/h5&gt; &lt;h5&gt;Este projeto, desenvolvido pela ColorADD Social com o apoio da autarquia, teve como principal objetivo consciencializar a comunidade educativa para os desafios associados ao daltonismo, procurando prevenir o insucesso e o abandono escolar precoces, assim como situa&amp;ccedil;&amp;otilde;es de bullying e exclus&amp;atilde;o social.&lt;/h5&gt; &lt;h5&gt;A atividade contou tamb&amp;eacute;m com a participa&amp;ccedil;&amp;atilde;o de um t&amp;eacute;cnico optometrista do Instituto &amp;Oacute;tico &amp;ndash; Santos &amp;Oacute;tica M&amp;eacute;dica.&lt;/h5&gt; &lt;h5&gt;O programa integra v&amp;aacute;rias componentes, nomeadamente:&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;Sess&amp;atilde;o de sensibiliza&amp;ccedil;&amp;atilde;o;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Atividade &amp;ldquo;Ver e sentir as cores&amp;rdquo;;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Rastreio precoce do daltonismo e avalia&amp;ccedil;&amp;atilde;o da acuidade visual, realizado por um profissional da &amp;aacute;rea da optometria;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Entrega de Kits ColorADD aos alunos.&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;A C&amp;acirc;mara Municipal expressa o seu agradecimento &amp;agrave; ColorADD Social e ao Instituto &amp;Oacute;tico &amp;ndash; Santos &amp;Oacute;tica M&amp;eacute;dica pela colabora&amp;ccedil;&amp;atilde;o e total disponibilidade demonstradas.&lt;/h5&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.lanubre.com/files/images/blog/1.jpeg</t>
   </si>
   <si>
     <t>Miranda do Douro acolhe evento central do “Ano da Água” dedicado à Gestão de Bacias e Socioeconomica</t>
   </si>
   <si>
     <t>Miranda do Douro foi palco no dia de ontem, de um dos eventos centrais do "Ano da Água", iniciativa promovida pelo LA SusTEC - Laboratório Associado Sustentabilidade e Tecnologia em Regiões de Montanha, em colaboração com os municípios de Miranda do Douro, Chaves, Vinhais, Mirandela e Bragança.</t>
   </si>
   <si>
     <t>&lt;h5&gt;Miranda do Douro foi palco no dia de ontem, de um dos eventos centrais do "Ano da &amp;Aacute;gua", iniciativa promovida pelo LA SusTEC - Laborat&amp;oacute;rio Associado Sustentabilidade e Tecnologia em Regi&amp;otilde;es de Montanha, em colabora&amp;ccedil;&amp;atilde;o com os munic&amp;iacute;pios de Miranda do Douro, Chaves, Vinhais, Mirandela e Bragan&amp;ccedil;a.&lt;/h5&gt; &lt;h5&gt;O encontro, que decorreu no Miniaudit&amp;oacute;rio Municipal, centrou-se na tem&amp;aacute;tica da Gest&amp;atilde;o de Bacias e Socioeconomica, reunindo um conjunto alargado de especialistas nacionais e internacionais, decisores pol&amp;iacute;ticos, investigadores e agentes locais. O objetivo comum: discutir estrat&amp;eacute;gias e solu&amp;ccedil;&amp;otilde;es para uma gest&amp;atilde;o sustent&amp;aacute;vel dos recursos h&amp;iacute;dricos nas regi&amp;otilde;es de montanha.&lt;/h5&gt; &lt;h5&gt;Ao longo do dia, foram apresentadas comunica&amp;ccedil;&amp;otilde;es cient&amp;iacute;ficas e promovidos debates sobre inova&amp;ccedil;&amp;atilde;o e investiga&amp;ccedil;&amp;atilde;o aplicada &amp;agrave; gest&amp;atilde;o da &amp;aacute;gua, pol&amp;iacute;ticas p&amp;uacute;blicas e financiamento de projetos com impacto direto na sustentabilidade h&amp;iacute;drica. A partilha de experi&amp;ecirc;ncias e a participa&amp;ccedil;&amp;atilde;o ativa dos diversos intervenientes enriqueceram a discuss&amp;atilde;o, evidenciando a import&amp;acirc;ncia da coopera&amp;ccedil;&amp;atilde;o entre entidades p&amp;uacute;blicas, acad&amp;eacute;micas e comunit&amp;aacute;rias.&lt;/h5&gt; &lt;h5&gt;Este evento marcou o in&amp;iacute;cio de um ciclo de cinco encontros tem&amp;aacute;ticos que ter&amp;atilde;o lugar nos munic&amp;iacute;pios parceiros, no &amp;acirc;mbito do "Ano da &amp;Aacute;gua". Miranda do Douro assumiu, assim, um papel de destaque neste movimento coletivo de sensibiliza&amp;ccedil;&amp;atilde;o e a&amp;ccedil;&amp;atilde;o em prol da preserva&amp;ccedil;&amp;atilde;o dos recursos h&amp;iacute;dricos em territ&amp;oacute;rios de montanha.&lt;/h5&gt;</t>
   </si>
   <si>
     <t>2025-05-06</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/faixa_de_combustivel_maio.jpg</t>
   </si>
   <si>
     <t>Aviso à População – Gestão de Faixas de Combustível</t>
   </si>
   <si>
     <t>Durante o mês de maio de 2025, o Instituto da Conservação da Natureza e das Florestas (ICNF, I.P.) irá realizar trabalhos de gestão de combustível em troços da Rede Primária nas freguesias de Palaçoulo e da União das Freguesias de Sendim e Atenor, no concelho de Miranda do Douro.</t>
   </si>
   <si>
     <t>&lt;h5&gt;Durante o m&amp;ecirc;s de maio de 2025, o Instituto da Conserva&amp;ccedil;&amp;atilde;o da Natureza e das Florestas (ICNF, I.P.) ir&amp;aacute; realizar trabalhos de gest&amp;atilde;o de combust&amp;iacute;vel em tro&amp;ccedil;os da Rede Prim&amp;aacute;ria nas freguesias de Pala&amp;ccedil;oulo e da Uni&amp;atilde;o das Freguesias de Sendim e Atenor, no concelho de Miranda do Douro.&lt;/h5&gt; &lt;h5&gt;Estas interven&amp;ccedil;&amp;otilde;es visam prevenir a propaga&amp;ccedil;&amp;atilde;o de grandes inc&amp;ecirc;ndios, facilitando o combate ao fogo atrav&amp;eacute;s da cria&amp;ccedil;&amp;atilde;o de faixas com 126 metros de largura em zonas rurais.&lt;/h5&gt; &lt;h5&gt;Os propriet&amp;aacute;rios que pretendam opor-se &amp;agrave; execu&amp;ccedil;&amp;atilde;o dos trabalhos devem contactar o ICNF, I.P. ou o Gabinete T&amp;eacute;cnico Florestal da C&amp;acirc;mara Municipal atrav&amp;eacute;s dos seguintes contactos:&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;ICNF:&lt;/strong&gt; 910 141 770 | samuel.martins@icnf.pt&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Munic&amp;iacute;pio:&lt;/strong&gt; 273 430 020 | &lt;a href="mailto:liliana.silva@cm-mdouro.pt" target="_blank"&gt;liliana.silva@cm-mdouro.pt&lt;/a&gt;&lt;/h5&gt; &lt;h5&gt;Pode consultar o aviso&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3221/aviso_rpfgc_icnf.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/h5&gt;</t>
   </si>
@@ -1313,1729 +1484,2249 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K64"/>
+  <dimension ref="A1:O75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B2">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>17</v>
+      </c>
+      <c r="G2" t="s">
+        <v>18</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:11">
+        <v>19</v>
+      </c>
+      <c r="M2" t="s">
+        <v>20</v>
+      </c>
+      <c r="N2" t="s">
+        <v>21</v>
+      </c>
+      <c r="O2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B3">
-        <v>83</v>
+        <v>143</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>24</v>
+      </c>
+      <c r="G3" t="s">
+        <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:11">
+        <v>26</v>
+      </c>
+      <c r="M3" t="s">
+        <v>20</v>
+      </c>
+      <c r="N3" t="s">
+        <v>21</v>
+      </c>
+      <c r="O3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B4">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:11">
+        <v>31</v>
+      </c>
+      <c r="M4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" t="s">
+        <v>21</v>
+      </c>
+      <c r="O4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B5">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>34</v>
+      </c>
+      <c r="G5" t="s">
+        <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:11">
+        <v>36</v>
+      </c>
+      <c r="M5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" t="s">
+        <v>21</v>
+      </c>
+      <c r="O5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>38</v>
+      </c>
+      <c r="G6" t="s">
+        <v>39</v>
       </c>
       <c r="J6" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:11">
+        <v>40</v>
+      </c>
+      <c r="M6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B7">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" t="s">
+        <v>20</v>
+      </c>
+      <c r="N7" t="s">
+        <v>21</v>
+      </c>
+      <c r="O7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8">
         <v>121</v>
       </c>
-      <c r="C7" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>48</v>
+      </c>
+      <c r="G8" t="s">
+        <v>49</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:11">
+        <v>50</v>
+      </c>
+      <c r="M8" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" t="s">
+        <v>21</v>
+      </c>
+      <c r="O8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B9">
-        <v>232</v>
+        <v>64</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="G9" t="s">
+        <v>54</v>
       </c>
       <c r="J9" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:11">
+        <v>55</v>
+      </c>
+      <c r="M9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" t="s">
+        <v>21</v>
+      </c>
+      <c r="O9" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B10">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D10" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="G10" t="s">
+        <v>59</v>
       </c>
       <c r="J10" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:11">
+        <v>60</v>
+      </c>
+      <c r="M10" t="s">
+        <v>20</v>
+      </c>
+      <c r="N10" t="s">
+        <v>21</v>
+      </c>
+      <c r="O10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B11">
+        <v>60</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" t="s">
+        <v>20</v>
+      </c>
+      <c r="N11" t="s">
+        <v>21</v>
+      </c>
+      <c r="O11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12">
+        <v>98</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" t="s">
+        <v>68</v>
+      </c>
+      <c r="G12" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" t="s">
+        <v>21</v>
+      </c>
+      <c r="O12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13">
+        <v>96</v>
+      </c>
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C11" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>73</v>
+      </c>
+      <c r="G13" t="s">
+        <v>74</v>
       </c>
       <c r="J13" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:11">
+        <v>75</v>
+      </c>
+      <c r="M13" t="s">
+        <v>20</v>
+      </c>
+      <c r="N13" t="s">
+        <v>21</v>
+      </c>
+      <c r="O13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B14">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D14" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>78</v>
+      </c>
+      <c r="G14" t="s">
+        <v>79</v>
       </c>
       <c r="J14" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:11">
+        <v>80</v>
+      </c>
+      <c r="M14" t="s">
+        <v>20</v>
+      </c>
+      <c r="N14" t="s">
+        <v>21</v>
+      </c>
+      <c r="O14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>76</v>
       </c>
       <c r="B15">
+        <v>92</v>
+      </c>
+      <c r="C15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G15" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" t="s">
+        <v>20</v>
+      </c>
+      <c r="N15" t="s">
+        <v>21</v>
+      </c>
+      <c r="O15" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="G16" t="s">
         <v>88</v>
       </c>
-      <c r="C15" t="s">
-[...22 lines deleted...]
-      <c r="B16">
+      <c r="J16" t="s">
+        <v>89</v>
+      </c>
+      <c r="M16" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" t="s">
+        <v>21</v>
+      </c>
+      <c r="O16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17">
+        <v>108</v>
+      </c>
+      <c r="C17" t="s">
         <v>91</v>
       </c>
-      <c r="C16" t="s">
-[...22 lines deleted...]
-      <c r="B17">
+      <c r="D17" t="s">
+        <v>92</v>
+      </c>
+      <c r="G17" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17" t="s">
+        <v>21</v>
+      </c>
+      <c r="O17" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18">
+        <v>121</v>
+      </c>
+      <c r="C18" t="s">
+        <v>96</v>
+      </c>
+      <c r="D18" t="s">
+        <v>97</v>
+      </c>
+      <c r="G18" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" t="s">
+        <v>20</v>
+      </c>
+      <c r="N18" t="s">
+        <v>21</v>
+      </c>
+      <c r="O18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19">
+        <v>152</v>
+      </c>
+      <c r="C19" t="s">
+        <v>101</v>
+      </c>
+      <c r="D19" t="s">
+        <v>102</v>
+      </c>
+      <c r="G19" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19" t="s">
+        <v>104</v>
+      </c>
+      <c r="M19" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" t="s">
+        <v>21</v>
+      </c>
+      <c r="O19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20">
+        <v>232</v>
+      </c>
+      <c r="C20" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" t="s">
+        <v>107</v>
+      </c>
+      <c r="G20" t="s">
+        <v>108</v>
+      </c>
+      <c r="J20" t="s">
+        <v>109</v>
+      </c>
+      <c r="M20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" t="s">
+        <v>21</v>
+      </c>
+      <c r="O20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21">
+        <v>99</v>
+      </c>
+      <c r="C21" t="s">
+        <v>111</v>
+      </c>
+      <c r="D21" t="s">
+        <v>112</v>
+      </c>
+      <c r="G21" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21" t="s">
+        <v>114</v>
+      </c>
+      <c r="M21" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" t="s">
+        <v>21</v>
+      </c>
+      <c r="O21" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22">
+        <v>72</v>
+      </c>
+      <c r="C22" t="s">
+        <v>116</v>
+      </c>
+      <c r="D22" t="s">
+        <v>117</v>
+      </c>
+      <c r="G22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J22" t="s">
+        <v>119</v>
+      </c>
+      <c r="M22" t="s">
+        <v>20</v>
+      </c>
+      <c r="N22" t="s">
+        <v>21</v>
+      </c>
+      <c r="O22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23">
+        <v>174</v>
+      </c>
+      <c r="C23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D23" t="s">
+        <v>122</v>
+      </c>
+      <c r="G23" t="s">
+        <v>123</v>
+      </c>
+      <c r="J23" t="s">
+        <v>124</v>
+      </c>
+      <c r="M23" t="s">
+        <v>20</v>
+      </c>
+      <c r="N23" t="s">
+        <v>21</v>
+      </c>
+      <c r="O23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>125</v>
+      </c>
+      <c r="B24">
+        <v>120</v>
+      </c>
+      <c r="C24" t="s">
+        <v>126</v>
+      </c>
+      <c r="D24" t="s">
+        <v>127</v>
+      </c>
+      <c r="G24" t="s">
+        <v>128</v>
+      </c>
+      <c r="J24" t="s">
+        <v>129</v>
+      </c>
+      <c r="M24" t="s">
+        <v>20</v>
+      </c>
+      <c r="N24" t="s">
+        <v>21</v>
+      </c>
+      <c r="O24" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B25">
+        <v>104</v>
+      </c>
+      <c r="C25" t="s">
+        <v>130</v>
+      </c>
+      <c r="D25" t="s">
+        <v>131</v>
+      </c>
+      <c r="G25" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M25" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" t="s">
+        <v>21</v>
+      </c>
+      <c r="O25" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B26">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>135</v>
+      </c>
+      <c r="D26" t="s">
+        <v>136</v>
+      </c>
+      <c r="G26" t="s">
+        <v>137</v>
+      </c>
+      <c r="J26" t="s">
+        <v>138</v>
+      </c>
+      <c r="M26" t="s">
+        <v>20</v>
+      </c>
+      <c r="N26" t="s">
+        <v>21</v>
+      </c>
+      <c r="O26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>139</v>
+      </c>
+      <c r="D27" t="s">
+        <v>140</v>
+      </c>
+      <c r="G27" t="s">
+        <v>141</v>
+      </c>
+      <c r="J27" t="s">
+        <v>142</v>
+      </c>
+      <c r="M27" t="s">
+        <v>20</v>
+      </c>
+      <c r="N27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O27" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>143</v>
+      </c>
+      <c r="B28">
         <v>67</v>
       </c>
-      <c r="C17" t="s">
-[...22 lines deleted...]
-      <c r="B18">
+      <c r="C28" t="s">
+        <v>144</v>
+      </c>
+      <c r="D28" t="s">
+        <v>145</v>
+      </c>
+      <c r="G28" t="s">
+        <v>146</v>
+      </c>
+      <c r="J28" t="s">
+        <v>147</v>
+      </c>
+      <c r="M28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N28" t="s">
+        <v>21</v>
+      </c>
+      <c r="O28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>148</v>
+      </c>
+      <c r="B29">
         <v>65</v>
       </c>
-      <c r="C18" t="s">
-[...256 lines deleted...]
-      <c r="B28">
+      <c r="C29" t="s">
+        <v>149</v>
+      </c>
+      <c r="D29" t="s">
+        <v>150</v>
+      </c>
+      <c r="G29" t="s">
+        <v>151</v>
+      </c>
+      <c r="J29" t="s">
         <v>152</v>
       </c>
-      <c r="C28" t="s">
-[...44 lines deleted...]
-    <row r="30" spans="1:11">
+      <c r="M29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N29" t="s">
+        <v>21</v>
+      </c>
+      <c r="O29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>148</v>
       </c>
       <c r="B30">
+        <v>140</v>
+      </c>
+      <c r="C30" t="s">
+        <v>153</v>
+      </c>
+      <c r="D30" t="s">
+        <v>154</v>
+      </c>
+      <c r="G30" t="s">
+        <v>155</v>
+      </c>
+      <c r="J30" t="s">
+        <v>156</v>
+      </c>
+      <c r="M30" t="s">
+        <v>20</v>
+      </c>
+      <c r="N30" t="s">
+        <v>21</v>
+      </c>
+      <c r="O30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>120</v>
+      </c>
+      <c r="C31" t="s">
+        <v>158</v>
+      </c>
+      <c r="D31" t="s">
+        <v>159</v>
+      </c>
+      <c r="G31" t="s">
+        <v>160</v>
+      </c>
+      <c r="J31" t="s">
+        <v>161</v>
+      </c>
+      <c r="M31" t="s">
+        <v>20</v>
+      </c>
+      <c r="N31" t="s">
+        <v>21</v>
+      </c>
+      <c r="O31" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32">
+        <v>109</v>
+      </c>
+      <c r="C32" t="s">
+        <v>163</v>
+      </c>
+      <c r="D32" t="s">
+        <v>164</v>
+      </c>
+      <c r="G32" t="s">
+        <v>165</v>
+      </c>
+      <c r="J32" t="s">
+        <v>166</v>
+      </c>
+      <c r="M32" t="s">
+        <v>20</v>
+      </c>
+      <c r="N32" t="s">
+        <v>21</v>
+      </c>
+      <c r="O32" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" t="s">
+        <v>167</v>
+      </c>
+      <c r="B33">
+        <v>69</v>
+      </c>
+      <c r="C33" t="s">
+        <v>168</v>
+      </c>
+      <c r="D33" t="s">
+        <v>169</v>
+      </c>
+      <c r="G33" t="s">
+        <v>170</v>
+      </c>
+      <c r="J33" t="s">
+        <v>171</v>
+      </c>
+      <c r="M33" t="s">
+        <v>20</v>
+      </c>
+      <c r="N33" t="s">
+        <v>21</v>
+      </c>
+      <c r="O33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" t="s">
+        <v>172</v>
+      </c>
+      <c r="B34">
         <v>60</v>
       </c>
-      <c r="C30" t="s">
-[...8 lines deleted...]
-      <c r="H30" t="s">
+      <c r="C34" t="s">
+        <v>173</v>
+      </c>
+      <c r="D34" t="s">
+        <v>174</v>
+      </c>
+      <c r="G34" t="s">
+        <v>175</v>
+      </c>
+      <c r="J34" t="s">
+        <v>176</v>
+      </c>
+      <c r="M34" t="s">
+        <v>20</v>
+      </c>
+      <c r="N34" t="s">
+        <v>21</v>
+      </c>
+      <c r="O34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" t="s">
+        <v>177</v>
+      </c>
+      <c r="B35">
+        <v>142</v>
+      </c>
+      <c r="C35" t="s">
+        <v>178</v>
+      </c>
+      <c r="D35" t="s">
+        <v>179</v>
+      </c>
+      <c r="G35" t="s">
+        <v>180</v>
+      </c>
+      <c r="J35" t="s">
+        <v>181</v>
+      </c>
+      <c r="M35" t="s">
+        <v>20</v>
+      </c>
+      <c r="N35" t="s">
+        <v>21</v>
+      </c>
+      <c r="O35" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" t="s">
+        <v>182</v>
+      </c>
+      <c r="B36">
+        <v>146</v>
+      </c>
+      <c r="C36" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" t="s">
+        <v>184</v>
+      </c>
+      <c r="G36" t="s">
+        <v>185</v>
+      </c>
+      <c r="J36" t="s">
+        <v>186</v>
+      </c>
+      <c r="M36" t="s">
+        <v>20</v>
+      </c>
+      <c r="N36" t="s">
+        <v>21</v>
+      </c>
+      <c r="O36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s">
+        <v>182</v>
+      </c>
+      <c r="B37">
+        <v>102</v>
+      </c>
+      <c r="C37" t="s">
+        <v>187</v>
+      </c>
+      <c r="D37" t="s">
+        <v>188</v>
+      </c>
+      <c r="G37" t="s">
+        <v>189</v>
+      </c>
+      <c r="J37" t="s">
+        <v>190</v>
+      </c>
+      <c r="M37" t="s">
+        <v>20</v>
+      </c>
+      <c r="N37" t="s">
+        <v>21</v>
+      </c>
+      <c r="O37" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s">
+        <v>191</v>
+      </c>
+      <c r="B38">
+        <v>84</v>
+      </c>
+      <c r="C38" t="s">
+        <v>192</v>
+      </c>
+      <c r="D38" t="s">
+        <v>193</v>
+      </c>
+      <c r="G38" t="s">
+        <v>194</v>
+      </c>
+      <c r="J38" t="s">
+        <v>195</v>
+      </c>
+      <c r="M38" t="s">
+        <v>20</v>
+      </c>
+      <c r="N38" t="s">
+        <v>21</v>
+      </c>
+      <c r="O38" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" t="s">
+        <v>196</v>
+      </c>
+      <c r="B39">
         <v>152</v>
       </c>
-      <c r="J30" t="s">
-[...10 lines deleted...]
-      <c r="B31">
+      <c r="C39" t="s">
+        <v>197</v>
+      </c>
+      <c r="D39" t="s">
+        <v>198</v>
+      </c>
+      <c r="G39" t="s">
+        <v>199</v>
+      </c>
+      <c r="J39" t="s">
+        <v>200</v>
+      </c>
+      <c r="M39" t="s">
+        <v>20</v>
+      </c>
+      <c r="N39" t="s">
+        <v>21</v>
+      </c>
+      <c r="O39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" t="s">
+        <v>201</v>
+      </c>
+      <c r="B40">
+        <v>81</v>
+      </c>
+      <c r="C40" t="s">
+        <v>202</v>
+      </c>
+      <c r="D40" t="s">
+        <v>203</v>
+      </c>
+      <c r="G40" t="s">
+        <v>204</v>
+      </c>
+      <c r="J40" t="s">
+        <v>205</v>
+      </c>
+      <c r="M40" t="s">
+        <v>20</v>
+      </c>
+      <c r="N40" t="s">
+        <v>21</v>
+      </c>
+      <c r="O40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" t="s">
+        <v>206</v>
+      </c>
+      <c r="B41">
+        <v>60</v>
+      </c>
+      <c r="C41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D41" t="s">
+        <v>208</v>
+      </c>
+      <c r="G41" t="s">
+        <v>209</v>
+      </c>
+      <c r="J41" t="s">
+        <v>210</v>
+      </c>
+      <c r="M41" t="s">
+        <v>20</v>
+      </c>
+      <c r="N41" t="s">
+        <v>21</v>
+      </c>
+      <c r="O41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B42">
         <v>88</v>
       </c>
-      <c r="C31" t="s">
-[...22 lines deleted...]
-      <c r="B32">
+      <c r="C42" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" t="s">
+        <v>212</v>
+      </c>
+      <c r="G42" t="s">
+        <v>213</v>
+      </c>
+      <c r="J42" t="s">
+        <v>214</v>
+      </c>
+      <c r="M42" t="s">
+        <v>215</v>
+      </c>
+      <c r="N42" t="s">
+        <v>21</v>
+      </c>
+      <c r="O42" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" t="s">
+        <v>216</v>
+      </c>
+      <c r="B43">
         <v>65</v>
       </c>
-      <c r="C32" t="s">
-[...22 lines deleted...]
-      <c r="B33">
+      <c r="C43" t="s">
+        <v>217</v>
+      </c>
+      <c r="D43" t="s">
+        <v>218</v>
+      </c>
+      <c r="G43" t="s">
+        <v>219</v>
+      </c>
+      <c r="J43" t="s">
+        <v>220</v>
+      </c>
+      <c r="M43" t="s">
+        <v>20</v>
+      </c>
+      <c r="N43" t="s">
+        <v>21</v>
+      </c>
+      <c r="O43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" t="s">
+        <v>221</v>
+      </c>
+      <c r="B44">
         <v>60</v>
       </c>
-      <c r="C33" t="s">
-[...22 lines deleted...]
-      <c r="B34">
+      <c r="C44" t="s">
+        <v>222</v>
+      </c>
+      <c r="D44" t="s">
+        <v>223</v>
+      </c>
+      <c r="G44" t="s">
+        <v>224</v>
+      </c>
+      <c r="J44" t="s">
+        <v>225</v>
+      </c>
+      <c r="M44" t="s">
+        <v>20</v>
+      </c>
+      <c r="N44" t="s">
+        <v>21</v>
+      </c>
+      <c r="O44" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45">
         <v>107</v>
       </c>
-      <c r="C34" t="s">
-[...22 lines deleted...]
-      <c r="B35">
+      <c r="C45" t="s">
+        <v>227</v>
+      </c>
+      <c r="D45" t="s">
+        <v>228</v>
+      </c>
+      <c r="G45" t="s">
+        <v>229</v>
+      </c>
+      <c r="J45" t="s">
+        <v>230</v>
+      </c>
+      <c r="M45" t="s">
+        <v>20</v>
+      </c>
+      <c r="N45" t="s">
+        <v>21</v>
+      </c>
+      <c r="O45" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" t="s">
+        <v>231</v>
+      </c>
+      <c r="B46">
         <v>60</v>
       </c>
-      <c r="C35" t="s">
-[...22 lines deleted...]
-      <c r="B36">
+      <c r="C46" t="s">
+        <v>232</v>
+      </c>
+      <c r="D46" t="s">
+        <v>233</v>
+      </c>
+      <c r="G46" t="s">
+        <v>234</v>
+      </c>
+      <c r="J46" t="s">
+        <v>235</v>
+      </c>
+      <c r="M46" t="s">
+        <v>20</v>
+      </c>
+      <c r="N46" t="s">
+        <v>21</v>
+      </c>
+      <c r="O46" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" t="s">
+        <v>236</v>
+      </c>
+      <c r="B47">
         <v>60</v>
       </c>
-      <c r="C36" t="s">
-[...284 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="D47" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>238</v>
+      </c>
+      <c r="G47" t="s">
+        <v>239</v>
       </c>
       <c r="J47" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:11">
+        <v>240</v>
+      </c>
+      <c r="M47" t="s">
+        <v>20</v>
+      </c>
+      <c r="N47" t="s">
+        <v>21</v>
+      </c>
+      <c r="O47" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>236</v>
       </c>
       <c r="B48">
+        <v>231</v>
+      </c>
+      <c r="C48" t="s">
+        <v>241</v>
+      </c>
+      <c r="D48" t="s">
+        <v>242</v>
+      </c>
+      <c r="G48" t="s">
+        <v>243</v>
+      </c>
+      <c r="J48" t="s">
+        <v>244</v>
+      </c>
+      <c r="M48" t="s">
+        <v>20</v>
+      </c>
+      <c r="N48" t="s">
+        <v>21</v>
+      </c>
+      <c r="O48" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" t="s">
+        <v>245</v>
+      </c>
+      <c r="B49">
+        <v>62</v>
+      </c>
+      <c r="C49" t="s">
+        <v>246</v>
+      </c>
+      <c r="D49" t="s">
+        <v>247</v>
+      </c>
+      <c r="G49" t="s">
+        <v>248</v>
+      </c>
+      <c r="J49" t="s">
+        <v>249</v>
+      </c>
+      <c r="M49" t="s">
+        <v>20</v>
+      </c>
+      <c r="N49" t="s">
+        <v>21</v>
+      </c>
+      <c r="O49" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" t="s">
+        <v>250</v>
+      </c>
+      <c r="B50">
+        <v>100</v>
+      </c>
+      <c r="C50" t="s">
+        <v>251</v>
+      </c>
+      <c r="D50" t="s">
+        <v>252</v>
+      </c>
+      <c r="G50" t="s">
+        <v>253</v>
+      </c>
+      <c r="J50" t="s">
+        <v>254</v>
+      </c>
+      <c r="M50" t="s">
+        <v>20</v>
+      </c>
+      <c r="N50" t="s">
+        <v>21</v>
+      </c>
+      <c r="O50" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" t="s">
+        <v>255</v>
+      </c>
+      <c r="B51">
+        <v>65</v>
+      </c>
+      <c r="C51" t="s">
+        <v>256</v>
+      </c>
+      <c r="D51" t="s">
+        <v>257</v>
+      </c>
+      <c r="G51" t="s">
+        <v>258</v>
+      </c>
+      <c r="J51" t="s">
+        <v>259</v>
+      </c>
+      <c r="M51" t="s">
+        <v>20</v>
+      </c>
+      <c r="N51" t="s">
+        <v>21</v>
+      </c>
+      <c r="O51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" t="s">
+        <v>255</v>
+      </c>
+      <c r="B52">
+        <v>133</v>
+      </c>
+      <c r="C52" t="s">
+        <v>260</v>
+      </c>
+      <c r="D52" t="s">
+        <v>261</v>
+      </c>
+      <c r="G52" t="s">
+        <v>262</v>
+      </c>
+      <c r="J52" t="s">
+        <v>263</v>
+      </c>
+      <c r="M52" t="s">
+        <v>20</v>
+      </c>
+      <c r="N52" t="s">
+        <v>21</v>
+      </c>
+      <c r="O52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" t="s">
+        <v>264</v>
+      </c>
+      <c r="B53">
+        <v>60</v>
+      </c>
+      <c r="C53" t="s">
+        <v>265</v>
+      </c>
+      <c r="D53" t="s">
+        <v>266</v>
+      </c>
+      <c r="G53" t="s">
+        <v>267</v>
+      </c>
+      <c r="J53" t="s">
+        <v>268</v>
+      </c>
+      <c r="M53" t="s">
+        <v>20</v>
+      </c>
+      <c r="N53" t="s">
+        <v>21</v>
+      </c>
+      <c r="O53" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="A54" t="s">
+        <v>269</v>
+      </c>
+      <c r="B54">
+        <v>206</v>
+      </c>
+      <c r="C54" t="s">
+        <v>270</v>
+      </c>
+      <c r="D54" t="s">
+        <v>271</v>
+      </c>
+      <c r="G54" t="s">
+        <v>272</v>
+      </c>
+      <c r="J54" t="s">
+        <v>273</v>
+      </c>
+      <c r="M54" t="s">
+        <v>215</v>
+      </c>
+      <c r="N54" t="s">
+        <v>21</v>
+      </c>
+      <c r="O54" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55" t="s">
+        <v>274</v>
+      </c>
+      <c r="B55">
+        <v>62</v>
+      </c>
+      <c r="C55" t="s">
+        <v>275</v>
+      </c>
+      <c r="D55" t="s">
+        <v>276</v>
+      </c>
+      <c r="G55" t="s">
+        <v>277</v>
+      </c>
+      <c r="J55" t="s">
+        <v>278</v>
+      </c>
+      <c r="M55" t="s">
+        <v>215</v>
+      </c>
+      <c r="N55" t="s">
+        <v>21</v>
+      </c>
+      <c r="O55" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="A56" t="s">
+        <v>279</v>
+      </c>
+      <c r="B56">
+        <v>113</v>
+      </c>
+      <c r="C56" t="s">
+        <v>280</v>
+      </c>
+      <c r="D56" t="s">
+        <v>281</v>
+      </c>
+      <c r="G56" t="s">
+        <v>282</v>
+      </c>
+      <c r="J56" t="s">
+        <v>283</v>
+      </c>
+      <c r="M56" t="s">
+        <v>215</v>
+      </c>
+      <c r="N56" t="s">
+        <v>21</v>
+      </c>
+      <c r="O56" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57" t="s">
+        <v>284</v>
+      </c>
+      <c r="B57">
+        <v>75</v>
+      </c>
+      <c r="C57" t="s">
+        <v>285</v>
+      </c>
+      <c r="D57" t="s">
+        <v>286</v>
+      </c>
+      <c r="G57" t="s">
+        <v>287</v>
+      </c>
+      <c r="J57" t="s">
+        <v>288</v>
+      </c>
+      <c r="M57" t="s">
+        <v>20</v>
+      </c>
+      <c r="N57" t="s">
+        <v>21</v>
+      </c>
+      <c r="O57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="A58" t="s">
+        <v>289</v>
+      </c>
+      <c r="B58">
+        <v>165</v>
+      </c>
+      <c r="C58" t="s">
+        <v>290</v>
+      </c>
+      <c r="D58" t="s">
+        <v>291</v>
+      </c>
+      <c r="G58" t="s">
+        <v>292</v>
+      </c>
+      <c r="J58" t="s">
+        <v>293</v>
+      </c>
+      <c r="M58" t="s">
+        <v>215</v>
+      </c>
+      <c r="N58" t="s">
+        <v>21</v>
+      </c>
+      <c r="O58" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59" t="s">
+        <v>294</v>
+      </c>
+      <c r="B59">
         <v>107</v>
       </c>
-      <c r="C48" t="s">
-[...22 lines deleted...]
-      <c r="B49">
+      <c r="C59" t="s">
+        <v>295</v>
+      </c>
+      <c r="D59" t="s">
+        <v>296</v>
+      </c>
+      <c r="G59" t="s">
+        <v>297</v>
+      </c>
+      <c r="J59" t="s">
+        <v>298</v>
+      </c>
+      <c r="M59" t="s">
+        <v>215</v>
+      </c>
+      <c r="N59" t="s">
+        <v>21</v>
+      </c>
+      <c r="O59" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="A60" t="s">
+        <v>299</v>
+      </c>
+      <c r="B60">
         <v>74</v>
       </c>
-      <c r="C49" t="s">
-[...22 lines deleted...]
-      <c r="B50">
+      <c r="C60" t="s">
+        <v>300</v>
+      </c>
+      <c r="D60" t="s">
+        <v>301</v>
+      </c>
+      <c r="G60" t="s">
+        <v>302</v>
+      </c>
+      <c r="J60" t="s">
+        <v>303</v>
+      </c>
+      <c r="M60" t="s">
+        <v>215</v>
+      </c>
+      <c r="N60" t="s">
+        <v>21</v>
+      </c>
+      <c r="O60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
+      <c r="A61" t="s">
+        <v>304</v>
+      </c>
+      <c r="B61">
         <v>62</v>
       </c>
-      <c r="C50" t="s">
-[...22 lines deleted...]
-      <c r="B51">
+      <c r="C61" t="s">
+        <v>305</v>
+      </c>
+      <c r="D61" t="s">
+        <v>306</v>
+      </c>
+      <c r="G61" t="s">
+        <v>307</v>
+      </c>
+      <c r="J61" t="s">
+        <v>308</v>
+      </c>
+      <c r="M61" t="s">
+        <v>215</v>
+      </c>
+      <c r="N61" t="s">
+        <v>21</v>
+      </c>
+      <c r="O61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
+      <c r="A62" t="s">
+        <v>309</v>
+      </c>
+      <c r="B62">
         <v>90</v>
       </c>
-      <c r="C51" t="s">
-[...22 lines deleted...]
-      <c r="B52">
+      <c r="C62" t="s">
+        <v>310</v>
+      </c>
+      <c r="D62" t="s">
+        <v>311</v>
+      </c>
+      <c r="G62" t="s">
+        <v>312</v>
+      </c>
+      <c r="J62" t="s">
+        <v>313</v>
+      </c>
+      <c r="M62" t="s">
+        <v>215</v>
+      </c>
+      <c r="N62" t="s">
+        <v>21</v>
+      </c>
+      <c r="O62" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63" t="s">
+        <v>314</v>
+      </c>
+      <c r="B63">
         <v>60</v>
       </c>
-      <c r="C52" t="s">
-[...22 lines deleted...]
-      <c r="B53">
+      <c r="C63" t="s">
+        <v>315</v>
+      </c>
+      <c r="D63" t="s">
+        <v>316</v>
+      </c>
+      <c r="G63" t="s">
+        <v>317</v>
+      </c>
+      <c r="J63" t="s">
+        <v>318</v>
+      </c>
+      <c r="M63" t="s">
+        <v>215</v>
+      </c>
+      <c r="N63" t="s">
+        <v>21</v>
+      </c>
+      <c r="O63" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="A64" t="s">
+        <v>314</v>
+      </c>
+      <c r="B64">
         <v>126</v>
       </c>
-      <c r="C53" t="s">
-[...22 lines deleted...]
-      <c r="B54">
+      <c r="C64" t="s">
+        <v>319</v>
+      </c>
+      <c r="D64" t="s">
+        <v>320</v>
+      </c>
+      <c r="G64" t="s">
+        <v>321</v>
+      </c>
+      <c r="J64" t="s">
+        <v>322</v>
+      </c>
+      <c r="M64" t="s">
+        <v>215</v>
+      </c>
+      <c r="N64" t="s">
+        <v>21</v>
+      </c>
+      <c r="O64" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" t="s">
+        <v>323</v>
+      </c>
+      <c r="B65">
         <v>109</v>
       </c>
-      <c r="C54" t="s">
-[...22 lines deleted...]
-      <c r="B55">
+      <c r="C65" t="s">
+        <v>324</v>
+      </c>
+      <c r="D65" t="s">
+        <v>325</v>
+      </c>
+      <c r="G65" t="s">
+        <v>326</v>
+      </c>
+      <c r="J65" t="s">
+        <v>327</v>
+      </c>
+      <c r="M65" t="s">
+        <v>215</v>
+      </c>
+      <c r="N65" t="s">
+        <v>21</v>
+      </c>
+      <c r="O65" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="A66" t="s">
+        <v>328</v>
+      </c>
+      <c r="B66">
         <v>71</v>
       </c>
-      <c r="C55" t="s">
-[...22 lines deleted...]
-      <c r="B56">
+      <c r="C66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D66" t="s">
+        <v>329</v>
+      </c>
+      <c r="G66" t="s">
+        <v>330</v>
+      </c>
+      <c r="J66" t="s">
+        <v>331</v>
+      </c>
+      <c r="M66" t="s">
+        <v>215</v>
+      </c>
+      <c r="N66" t="s">
+        <v>21</v>
+      </c>
+      <c r="O66" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" t="s">
+        <v>332</v>
+      </c>
+      <c r="B67">
         <v>100</v>
       </c>
-      <c r="C56" t="s">
-[...22 lines deleted...]
-      <c r="B57">
+      <c r="C67" t="s">
+        <v>333</v>
+      </c>
+      <c r="D67" t="s">
+        <v>334</v>
+      </c>
+      <c r="G67" t="s">
+        <v>335</v>
+      </c>
+      <c r="J67" t="s">
+        <v>336</v>
+      </c>
+      <c r="M67" t="s">
+        <v>215</v>
+      </c>
+      <c r="N67" t="s">
+        <v>21</v>
+      </c>
+      <c r="O67" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="A68" t="s">
+        <v>337</v>
+      </c>
+      <c r="B68">
         <v>103</v>
       </c>
-      <c r="C57" t="s">
-[...22 lines deleted...]
-      <c r="B58">
+      <c r="C68" t="s">
+        <v>338</v>
+      </c>
+      <c r="D68" t="s">
+        <v>339</v>
+      </c>
+      <c r="G68" t="s">
+        <v>340</v>
+      </c>
+      <c r="J68" t="s">
+        <v>341</v>
+      </c>
+      <c r="M68" t="s">
+        <v>215</v>
+      </c>
+      <c r="N68" t="s">
+        <v>21</v>
+      </c>
+      <c r="O68" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69" t="s">
+        <v>342</v>
+      </c>
+      <c r="B69">
         <v>177</v>
       </c>
-      <c r="C58" t="s">
-[...22 lines deleted...]
-      <c r="B59">
+      <c r="C69" t="s">
+        <v>343</v>
+      </c>
+      <c r="D69" t="s">
+        <v>344</v>
+      </c>
+      <c r="G69" t="s">
+        <v>345</v>
+      </c>
+      <c r="J69" t="s">
+        <v>346</v>
+      </c>
+      <c r="M69" t="s">
+        <v>215</v>
+      </c>
+      <c r="N69" t="s">
+        <v>21</v>
+      </c>
+      <c r="O69" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="A70" t="s">
+        <v>347</v>
+      </c>
+      <c r="B70">
         <v>105</v>
       </c>
-      <c r="C59" t="s">
-[...22 lines deleted...]
-      <c r="B60">
+      <c r="C70" t="s">
+        <v>348</v>
+      </c>
+      <c r="D70" t="s">
+        <v>349</v>
+      </c>
+      <c r="G70" t="s">
+        <v>350</v>
+      </c>
+      <c r="J70" t="s">
+        <v>351</v>
+      </c>
+      <c r="M70" t="s">
+        <v>215</v>
+      </c>
+      <c r="N70" t="s">
+        <v>21</v>
+      </c>
+      <c r="O70" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
+      <c r="A71" t="s">
+        <v>352</v>
+      </c>
+      <c r="B71">
         <v>111</v>
       </c>
-      <c r="C60" t="s">
-[...22 lines deleted...]
-      <c r="B61">
+      <c r="C71" t="s">
+        <v>353</v>
+      </c>
+      <c r="D71" t="s">
+        <v>354</v>
+      </c>
+      <c r="G71" t="s">
+        <v>355</v>
+      </c>
+      <c r="J71" t="s">
+        <v>356</v>
+      </c>
+      <c r="M71" t="s">
+        <v>215</v>
+      </c>
+      <c r="N71" t="s">
+        <v>21</v>
+      </c>
+      <c r="O71" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
+      <c r="A72" t="s">
+        <v>357</v>
+      </c>
+      <c r="B72">
         <v>69</v>
       </c>
-      <c r="C61" t="s">
-[...22 lines deleted...]
-      <c r="B62">
+      <c r="C72" t="s">
+        <v>358</v>
+      </c>
+      <c r="D72" t="s">
+        <v>359</v>
+      </c>
+      <c r="G72" t="s">
+        <v>360</v>
+      </c>
+      <c r="J72" t="s">
+        <v>361</v>
+      </c>
+      <c r="M72" t="s">
+        <v>215</v>
+      </c>
+      <c r="N72" t="s">
+        <v>21</v>
+      </c>
+      <c r="O72" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73" t="s">
+        <v>357</v>
+      </c>
+      <c r="B73">
         <v>105</v>
       </c>
-      <c r="C62" t="s">
-[...22 lines deleted...]
-      <c r="B63">
+      <c r="C73" t="s">
+        <v>23</v>
+      </c>
+      <c r="D73" t="s">
+        <v>362</v>
+      </c>
+      <c r="G73" t="s">
+        <v>363</v>
+      </c>
+      <c r="J73" t="s">
+        <v>364</v>
+      </c>
+      <c r="M73" t="s">
+        <v>215</v>
+      </c>
+      <c r="N73" t="s">
+        <v>21</v>
+      </c>
+      <c r="O73" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="A74" t="s">
+        <v>365</v>
+      </c>
+      <c r="B74">
         <v>66</v>
       </c>
-      <c r="C63" t="s">
-[...22 lines deleted...]
-      <c r="B64">
+      <c r="C74" t="s">
+        <v>366</v>
+      </c>
+      <c r="D74" t="s">
+        <v>367</v>
+      </c>
+      <c r="G74" t="s">
+        <v>368</v>
+      </c>
+      <c r="J74" t="s">
+        <v>369</v>
+      </c>
+      <c r="M74" t="s">
+        <v>215</v>
+      </c>
+      <c r="N74" t="s">
+        <v>21</v>
+      </c>
+      <c r="O74" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75" t="s">
+        <v>370</v>
+      </c>
+      <c r="B75">
         <v>124</v>
       </c>
-      <c r="C64" t="s">
-[...15 lines deleted...]
-        <v>17</v>
+      <c r="C75" t="s">
+        <v>371</v>
+      </c>
+      <c r="D75" t="s">
+        <v>372</v>
+      </c>
+      <c r="G75" t="s">
+        <v>373</v>
+      </c>
+      <c r="J75" t="s">
+        <v>374</v>
+      </c>
+      <c r="M75" t="s">
+        <v>215</v>
+      </c>
+      <c r="N75" t="s">
+        <v>21</v>
+      </c>
+      <c r="O75" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>