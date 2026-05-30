--- v1 (2026-04-14)
+++ v2 (2026-05-30)
@@ -12,124 +12,421 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
     <t>Introduction (en)</t>
   </si>
   <si>
     <t>Introduction (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/green_white_professional_agriculture_services_instagram_post.jpg</t>
+  </si>
+  <si>
+    <t>Candidaturas abertas - Aviso nº1/2026 GAADR</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que foi aberto o período de submissão das seguintes Candidaturas: Apoio crescer com o Turismo Reforçar a competitividade turística dos territórios; Promover a gestão inteligente das cidades e dos territórios; Fomentar o desenvolvimento de projetos de inovação social; Calendário: a decorrer até ao dia 31 de dezembro 2026 ou quando esgotar a respetiva dotação financeira.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que foi aberto o per&amp;iacute;odo de submiss&amp;atilde;o das seguintes Candidaturas:&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Apoio crescer com o Turismo&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Refor&amp;ccedil;ar a competitividade tur&amp;iacute;stica dos territ&amp;oacute;rios;&lt;/li&gt; &lt;li&gt;Promover a gest&amp;atilde;o inteligente das cidades e dos territ&amp;oacute;rios;&lt;/li&gt; &lt;li&gt;Fomentar o desenvolvimento de projetos de inova&amp;ccedil;&amp;atilde;o social;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; a decorrer at&amp;eacute; ao dia 31 de dezembro 2026 ou quando esgotar a respetiva dota&amp;ccedil;&amp;atilde;o financeira.&lt;/p&gt; &lt;p&gt;As candidaturas s&amp;atilde;o submetidas na Plataforma SGPI, atrav&amp;eacute;s de formul&amp;aacute;rio pr&amp;oacute;prio.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;atilde;o &lt;strong&gt;&lt;a href="https://business.turismodeportugal.pt/pt/Investir/Financiamento/programas/Paginas/programa-crescer-com-turismo.aspx" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;hr&gt; &lt;p&gt;&lt;strong style="font-size: 1em;"&gt;Apoios excecional a intemp&amp;eacute;ries - declara&amp;ccedil;&amp;atilde;o de preju&amp;iacute;zos resultantes de ocorr&amp;ecirc;ncias graves que afetem explora&amp;ccedil;&amp;otilde;es agr&amp;iacute;colas&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o se trata de uma candidatura, mas sim de uma declara&amp;ccedil;&amp;atilde;o de ocorr&amp;ecirc;ncia, a valida&amp;ccedil;&amp;atilde;o ser&amp;aacute; posteriormente assegurada pela CCDR NORTE atrav&amp;eacute;s de visita ao local ou por teledete&amp;ccedil;&amp;atilde;o, conforme previsto na legisla&amp;ccedil;&amp;atilde;o aplic&amp;aacute;vel. No entanto, no momento de submiss&amp;atilde;o, os candidatos ter&amp;atilde;o de anexar o(os) parecer(s) pr&amp;eacute;vio da C&amp;acirc;mara Municipal.&lt;/p&gt; &lt;p&gt;Pode fazer a submiss&amp;atilde;o desta candidatura &amp;eacute; diretamente &lt;strong&gt;&lt;a href="https://survey123.arcgis.com/share/383a04e8c61f4b4bb7f53ccca34765c4?version=3.24&amp;amp;portalUrl=https://geoportal.ccdr-n.pt/geoportal" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;S&amp;atilde;o eleg&amp;iacute;veis as interven&amp;ccedil;&amp;otilde;es em explora&amp;ccedil;&amp;otilde;es agr&amp;iacute;colas, nomeadamente a repara&amp;ccedil;&amp;atilde;o de infraestruturas de rega, caminhos agr&amp;iacute;colas, muros, veda&amp;ccedil;&amp;otilde;es, armaz&amp;eacute;ns e outras constru&amp;ccedil;&amp;otilde;es indispens&amp;aacute;veis &amp;agrave; atividade agr&amp;iacute;cola, substitui&amp;ccedil;&amp;atilde;o de equipamentos e maquinaria agr&amp;iacute;cola destru&amp;iacute;dos, reposi&amp;ccedil;&amp;atilde;o de animais e de culturas permanentes destru&amp;iacute;das ou gravemente afetadas.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; a decorrer at&amp;eacute; ao dia 16 de julho 2026.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;atilde;o: &lt;strong&gt;&lt;a href="https://www.ccdr-n.pt/pagina/tempestades" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;hr&gt; &lt;h4&gt;&lt;strong&gt;Apoios &amp;agrave; instala&amp;ccedil;&amp;atilde;o de novos produtores pecu&amp;aacute;rios&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Pr&amp;eacute;mio de instala&amp;ccedil;&amp;atilde;o;&lt;/li&gt; &lt;li&gt;Aquisi&amp;ccedil;&amp;atilde;o de animais.&lt;/li&gt; &lt;/ul&gt; &lt;h4&gt;&lt;strong&gt;Apoio &amp;agrave; convers&amp;atilde;o de matos em novas pastagens&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Convers&amp;atilde;o de ocupa&amp;ccedil;&amp;atilde;o cultural de parcelas ocupadas com matos&lt;/li&gt; &lt;/ul&gt; &lt;h4&gt;&lt;strong&gt;Apoio ao Investimento em Efici&amp;ecirc;ncia Energ&amp;eacute;tica, Produ&amp;ccedil;&amp;atilde;o e Armazenamento de Energia no setor agr&amp;iacute;cola&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Investimentos em equipamentos e infraestruturas&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; das 10h00 de 2 de junho de 2026 at&amp;eacute; &amp;agrave;s 18h00 de 30 de junho de 2026.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;atilde;o: &lt;strong&gt;&lt;a href="https://www.ifap.pt/portal/" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt; e &lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/admin/manager/news/" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Podem submeter estas candidaturas nas salas/gabinetes de parcel&amp;aacute;rio onde efetuaram o pedido &amp;Uacute;nico 2026.&lt;/p&gt; &lt;hr&gt; &lt;p&gt;&lt;strong&gt;Pode consultar os documentos:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3561/candidaturas_aviso_1_2026.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Candidaturas Abertas - Aviso n.&amp;ordm;1 2026 GAADR&lt;/a&gt;&lt;strong&gt;&lt;br&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3562/aviso_aberto_apoio_a_realizacao_de_investimentos_em_equipamentos_e_infraestruturas_na_area_da_eficiencia_energetica_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Aviso | Aberto apoio &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de investimentos em equipamentos e infraestruturas na &amp;aacute;rea da efici&amp;ecirc;ncia energ&amp;eacute;tica&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3563/aviso_abertura_concurso_apoio_instalacao__de_novos_produtores_pecuariose_a_conversao_de_matos_em_novas_pastegens.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Aviso | Abertura do concurso de apoio &amp;agrave; instala&amp;ccedil;&amp;atilde;o de novos produtores pecu&amp;aacute;rios e &amp;agrave; convers&amp;atilde;o de matos em novas pastagens&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3564/portaria_n_o_50_2025_1_programa_crescercom_o_turismo.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Portaria n&amp;ordm; 50-2025-1 | Programa Crescer com o Turismo&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3565/portaria_n_o_181_2026_1__21_abril__intemperies_ccdr_n.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Portaria n.&amp;ordm; 181-2026-1, 21 abril | Intemp&amp;eacute;ries CCDR-N&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-MDouro"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__1_.jpg</t>
+  </si>
+  <si>
+    <t>Discussão Pública - 2.ª revisão do Plano Diretor Municipal (PDM)</t>
+  </si>
+  <si>
+    <t>No seguimento da deliberação da reunião do executivo Municipal, realizada no dia 17 de abril de 2026, foi aprovada a abertura do período de discussão pública da 2ª Revisão do Plano Diretor Municipal (PDM).</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No seguimento da delibera&amp;ccedil;&amp;atilde;o da reuni&amp;atilde;o do executivo Municipal, realizada no dia 17 de abril de 2026, foi aprovada a abertura do per&amp;iacute;odo de discuss&amp;atilde;o p&amp;uacute;blica da &lt;strong&gt;2&amp;ordf; Revis&amp;atilde;o do Plano Diretor Municipal (PDM)&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;O per&amp;iacute;odo para apresenta&amp;ccedil;&amp;atilde;o de reclama&amp;ccedil;&amp;otilde;es, sugest&amp;otilde;es ou observa&amp;ccedil;&amp;otilde;es decorre &lt;strong&gt;entre 29 de maio e 13 de julho de 2026&lt;/strong&gt;. A documenta&amp;ccedil;&amp;atilde;o completa estar&amp;aacute; dispon&amp;iacute;vel para consulta a partir do dia 29.&lt;/p&gt; &lt;p&gt;Este processo &amp;eacute; fundamental para o planeamento estrat&amp;eacute;gico do concelho, permitindo que todos os mun&amp;iacute;cipes e interessados participem ativamente no desenho do futuro do territ&amp;oacute;rio.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Prazos e Datas Importantes:&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;O per&amp;iacute;odo de participa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica tem a dura&amp;ccedil;&amp;atilde;o de 30 dias &amp;uacute;teis, contado a partir do 5.&amp;ordm; dia &amp;uacute;til ap&amp;oacute;s a publica&amp;ccedil;&amp;atilde;o oficial em Di&amp;aacute;rio da Rep&amp;uacute;blica (Aviso n.&amp;ordm; 12239/2026/2).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;In&amp;iacute;cio:&lt;/strong&gt; 29 de maio de 2026&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Fim:&lt;/strong&gt; 13 de julho de 2026&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Como consultar a documenta&amp;ccedil;&amp;atilde;o?&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;A partir do &lt;strong&gt;dia 29 de maio&lt;/strong&gt;, todos os elementos que constituem a proposta de revis&amp;atilde;o estar&amp;atilde;o dispon&amp;iacute;veis para consulta:&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Online:&lt;/strong&gt; No s&amp;iacute;tio oficial do Munic&amp;iacute;pio &lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/balcao-virtual/urbanismo/planos-de-ordenamento/discussao-publica-2-revisao-do-pdm-plano-diretor-municipal" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Presencialmente:&lt;/strong&gt; Na Divis&amp;atilde;o de Ambiente e Gest&amp;atilde;o Urbana (Largo D. Jo&amp;atilde;o III, Miranda do Douro), nos dias &amp;uacute;teis, das 09h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 17h00.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Como participar?&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;Os interessados podem apresentar reclama&amp;ccedil;&amp;otilde;es, sugest&amp;otilde;es ou observa&amp;ccedil;&amp;otilde;es por escrito, utilizando o impresso pr&amp;oacute;prio dispon&amp;iacute;vel no Balc&amp;atilde;o de Atendimento e no site do Munic&amp;iacute;pio. A entrega pode ser feita de tr&amp;ecirc;s formas:&lt;/p&gt; &lt;ol&gt; &lt;li&gt;&lt;strong&gt;Via eletr&amp;oacute;nica:&lt;/strong&gt; Envio para o e-mail &lt;strong&gt;&lt;a href="mailto:pdm@cm-mdouro.pt" target="_blank" target="_blank"&gt;pdm@cm-mdouro.pt&lt;/a&gt;&lt;/strong&gt;.&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Via postal:&lt;/strong&gt; Atrav&amp;eacute;s de correio registado dirigido &amp;agrave; Presidente da C&amp;acirc;mara Municipal.&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Presencialmente:&lt;/strong&gt; Diretamente no Balc&amp;atilde;o de Atendimento do Munic&amp;iacute;pio.&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro refor&amp;ccedil;a a import&amp;acirc;ncia da participa&amp;ccedil;&amp;atilde;o de todos neste procedimento de gest&amp;atilde;o territorial, garantindo a transpar&amp;ecirc;ncia e a proximidade nas decis&amp;otilde;es que impactam o desenvolvimento da nossa regi&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__2_.png</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Abertura de Concurso para Concessão do Cais Fluvial de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Miranda do Douro torna público que se encontra aberto o concurso para a atribuição do direito de ocupação e concessão do espaço designado por "Cais Fluvial de Miranda do Douro".</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Miranda do Douro torna p&amp;uacute;blico que se encontra aberto o concurso para a atribui&amp;ccedil;&amp;atilde;o do direito de ocupa&amp;ccedil;&amp;atilde;o e concess&amp;atilde;o do espa&amp;ccedil;o designado por &lt;strong&gt;"Cais Fluvial de Miranda do Douro"&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;O objetivo da concess&amp;atilde;o &amp;eacute; a explora&amp;ccedil;&amp;atilde;o e pr&amp;aacute;tica de desportos n&amp;aacute;uticos, atividades recreativas e de lazer, com a devida ced&amp;ecirc;ncia de equipamentos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Dura&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; 5 anos (renov&amp;aacute;veis uma &amp;uacute;nica vez por igual per&amp;iacute;odo).&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Pre&amp;ccedil;o Base de Licita&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; &amp;euro;400,00/ano (+ IVA).&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Prazo de Candidatura:&lt;/strong&gt; At&amp;eacute; 08 de junho de 2026.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Ato P&amp;uacute;blico de Abertura:&lt;/strong&gt; 09 de junho de 2026, &amp;agrave;s 14h30, nos Pa&amp;ccedil;os do Concelho.&lt;/p&gt; &lt;p&gt;As propostas devem ser entregues no Balc&amp;atilde;o &amp;Uacute;nico ou enviadas por correio registado.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Pode consultar o Regulamento &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3545/regulamento_cais_fluvial.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;[aqui]&lt;/a&gt;&amp;nbsp;e a Planta de Implanta&amp;ccedil;&amp;atilde;o&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3546/planta_cais_fluvial.PDF" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;[aqui]&lt;/a&gt;, ou&amp;nbsp;na C&amp;acirc;mara Municipal sito no Largo D. Jo&amp;atilde;o III, 5210-190, Miranda do Douro, todos os dias &amp;uacute;teis, das 9h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 17h00.&lt;/p&gt; &lt;p&gt;Pode consultar o Edital [&lt;a href="https://www.cm-mdouro.pt/municipio/comunicacao/editais-avisos?folders_list_9_folder_id=470" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;]&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/704955795_18357691567242063_7209605189057978831_n.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro recebeu Elite do Atletismo Nacional e sela compromisso com a Federação</t>
+  </si>
+  <si>
+    <t>MIRANDA DO DOURO – O Salão Nobre dos Paços do Concelho foi, esta sexta-feira, o cenário de um passo importante para o desporto mirandês.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;MIRANDA DO DOURO &amp;ndash;&lt;/strong&gt; O Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho foi, esta sexta-feira, o cen&amp;aacute;rio de um passo importante para o desporto mirand&amp;ecirc;s. A Presidente da C&amp;acirc;mara, Helena Barril, acompanhada pelo seu Executivo, recebeu a visita oficial da estrutura m&amp;aacute;xima da Federa&amp;ccedil;&amp;atilde;o Portuguesa de Atletismo (FPA), representada pelo Presidente Domingos Castro e pelo Vice-Presidente Rui Ferreira.&lt;/p&gt; &lt;p&gt;A visita ocorreu no arranque do Est&amp;aacute;gio Nacional da Sele&amp;ccedil;&amp;atilde;o de Corrida de Montanha e Trail Running, que decorreu no concelho entre os dias 22 e 24 de maio.&lt;/p&gt; &lt;p&gt;O ponto alto da rece&amp;ccedil;&amp;atilde;o foi a assinatura do Contrato-Programa de Desenvolvimento Desportivo. Este acordo formaliza a coopera&amp;ccedil;&amp;atilde;o entre o Munic&amp;iacute;pio e a FPA, focando-se em dois pilares fundamentais:&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Apoio Log&amp;iacute;stico:&lt;/strong&gt; Colabora&amp;ccedil;&amp;atilde;o institucional na organiza&amp;ccedil;&amp;atilde;o do presente est&amp;aacute;gio.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Prepara&amp;ccedil;&amp;atilde;o de Elite:&lt;/strong&gt; Fomento da prepara&amp;ccedil;&amp;atilde;o t&amp;eacute;cnica e f&amp;iacute;sica dos atletas lusos com vista &amp;agrave;s grandes competi&amp;ccedil;&amp;otilde;es internacionais de 2026.&lt;/p&gt; &lt;p&gt;&lt;em&gt;"Este acordo refor&amp;ccedil;a o nosso compromisso com a promo&amp;ccedil;&amp;atilde;o do desporto e projeta o nome de Miranda do Douro como um destino de excel&amp;ecirc;ncia para o treino de alto rendimento,"&lt;/em&gt; destacou o Executivo Municipal durante a cerim&amp;oacute;nia.&lt;/p&gt; &lt;p&gt;O est&amp;aacute;gio ganha um simbolismo especial com a presen&amp;ccedil;a de Ricardo Ribas. O treinador da sele&amp;ccedil;&amp;atilde;o nacional &amp;eacute; natural de Malhadas, freguesia do concelho de Miranda do Douro, regressando assim &amp;agrave;s suas origens para liderar os trabalhos de prepara&amp;ccedil;&amp;atilde;o da equipa lusa.&lt;/p&gt; &lt;p&gt;A comitiva federativa foi recebida pela Presidente Helena Barril, pelo Vice-Presidente Nuno Rodrigues e pelo Vereador V&amp;iacute;tor Bernardo, num momento que une a heran&amp;ccedil;a territorial de Miranda &amp;agrave;s exig&amp;ecirc;ncias do atletismo moderno.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/09c4c709_7654_45d0_ba59_8944e1cf2d81.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro promove cultura e tradições no “Marché Portugais” de Cenon, em França</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro marcou presença no “Marché Portugais” – Feira de Artesanato e Gastronomia Portuguesa, realizado em Cenon, na região de Bordeaux, França, promovendo a cultura, o artesanato e os produtos tradicionais do concelho junto da comunidade portuguesa emigrante e do público francês.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro marcou presen&amp;ccedil;a no &amp;ldquo;March&amp;eacute; Portugais&amp;rdquo; &amp;ndash; Feira de Artesanato e Gastronomia Portuguesa, realizado em Cenon, na regi&amp;atilde;o de Bordeaux, Fran&amp;ccedil;a, promovendo a cultura, o artesanato e os produtos tradicionais do concelho junto da comunidade portuguesa emigrante e do p&amp;uacute;blico franc&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;A representa&amp;ccedil;&amp;atilde;o mirandesa contou com a participa&amp;ccedil;&amp;atilde;o do produtor "Cimo da Quinta" e do artes&amp;atilde;o "Facas Torr&amp;atilde;o", que deram a conhecer produtos e saberes tradicionais ligados ao territ&amp;oacute;rio, destacando a autenticidade e qualidade do que se produz em Miranda do Douro.&lt;/p&gt; &lt;p&gt;O evento contou tamb&amp;eacute;m com a atua&amp;ccedil;&amp;atilde;o dos Pauliteiros de Miranda da freguesia de S&amp;atilde;o Martinho, que levaram at&amp;eacute; Fran&amp;ccedil;a uma das mais emblem&amp;aacute;ticas express&amp;otilde;es culturais do planalto mirand&amp;ecirc;s, proporcionando momentos de grande entusiasmo e proximidade junto da comunidade emigrante.&lt;/p&gt; &lt;p&gt;A presen&amp;ccedil;a dos Pauliteiros assumiu um significado ainda mais especial tendo em conta a forte liga&amp;ccedil;&amp;atilde;o existente entre a regi&amp;atilde;o de Bordeaux e a freguesia de S&amp;atilde;o Martinho, de onde s&amp;atilde;o oriundos muitos emigrantes que ao longo das &amp;uacute;ltimas d&amp;eacute;cadas se fixaram naquela regi&amp;atilde;o francesa. Esta rela&amp;ccedil;&amp;atilde;o hist&amp;oacute;rica e afetiva contribuiu para tornar a participa&amp;ccedil;&amp;atilde;o mirandesa particularmente marcante, refor&amp;ccedil;ando os la&amp;ccedil;os entre as comunidades emigrantes e a terra de origem.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o de Miranda do Douro neste certame constituiu uma importante oportunidade para promover o concelho al&amp;eacute;m-fronteiras, valorizando o patrim&amp;oacute;nio cultural, o artesanato tradicional e os produtos locais, ao mesmo tempo que fortaleceu a liga&amp;ccedil;&amp;atilde;o &amp;agrave;s comunidades portuguesas emigrantes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/fariza.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro presente no II Congresso “Los Pendones” em Fariza</t>
+  </si>
+  <si>
+    <t>A presidente da Câmara Municipal de Miranda do Douro, Helena Barril, marcou presença, esta quinta-feira, 21 de maio, na inauguração do II Congresso “Los Pendones: historia, conservación y puesta en valor de un bien inmaterial”, que decorreu na Ermita Nuestra Señora del Castillo, em Fariza de Sayago, na província de Zamora, Espanha.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A presidente da C&amp;acirc;mara Municipal de Miranda do Douro, Helena Barril, marcou presen&amp;ccedil;a, esta quinta-feira, 21 de maio, na inaugura&amp;ccedil;&amp;atilde;o do II Congresso &amp;ldquo;Los Pendones: historia, conservaci&amp;oacute;n y puesta en valor de un bien inmaterial&amp;rdquo;, que decorreu na Ermita Nuestra Se&amp;ntilde;ora del Castillo, em Fariza de Sayago, na prov&amp;iacute;ncia de Zamora, Espanha.&lt;/p&gt; &lt;p&gt;O encontro interdisciplinar reuniu especialistas, investigadores e diversas entidades ligadas ao patrim&amp;oacute;nio cultural, com o objetivo de refletir sobre a import&amp;acirc;ncia dos bens culturais imateriais, bem como sobre o trabalho de invent&amp;aacute;rio, cataloga&amp;ccedil;&amp;atilde;o, conserva&amp;ccedil;&amp;atilde;o e restauro que tem vindo a ser desenvolvido em torno destas manifesta&amp;ccedil;&amp;otilde;es tradicionais.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Miranda do Douro neste congresso refor&amp;ccedil;a o compromisso da autarquia na preserva&amp;ccedil;&amp;atilde;o, valoriza&amp;ccedil;&amp;atilde;o e promo&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural, reconhecendo a import&amp;acirc;ncia das tradi&amp;ccedil;&amp;otilde;es enquanto elemento identit&amp;aacute;rio das comunidades.&lt;/p&gt; &lt;p&gt;A presen&amp;ccedil;a neste evento constituiu tamb&amp;eacute;m uma oportunidade para fortalecer os la&amp;ccedil;os de coopera&amp;ccedil;&amp;atilde;o transfronteiri&amp;ccedil;a entre Portugal e Espanha, promovendo iniciativas conjuntas em &amp;aacute;reas de interesse comum, nomeadamente na salvaguarda e dinamiza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural imaterial.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/705421556_968480812557885_3131487095900819644_n.jpg</t>
+  </si>
+  <si>
+    <t>Comemorações dos 481 anos da Elevação de Miranda do Douro a sede de Diocese</t>
+  </si>
+  <si>
+    <t>Decorreram durante a manhã deste domingo, dia 24 de maio, as comemorações dos 481 anos da Elevação de Miranda do Douro a sede de Diocese.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreram durante a manh&amp;atilde; deste domingo, dia 24 de maio, as comemora&amp;ccedil;&amp;otilde;es dos 481 anos da Eleva&amp;ccedil;&amp;atilde;o de Miranda do Douro a sede de Diocese. Esta foi uma iniciativa do Munic&amp;iacute;pio de Miranda do Douro, em coopera&amp;ccedil;&amp;atilde;o com as Unidades Pastorais do concelho.&lt;/p&gt; &lt;p&gt;A Diocese de Miranda do Douro foi criada em 22 de maio de 1545, por ordem do Papa Paulo III e a pedido do Rei D. Jo&amp;atilde;o III, integrando v&amp;aacute;rios arciprestados de Tr&amp;aacute;s-os-Montes. No mesmo ano, Miranda do Douro foi elevada a cidade. Apesar da sua posi&amp;ccedil;&amp;atilde;o fronteiri&amp;ccedil;a e fraca relev&amp;acirc;ncia, foi escolhida como sede diocesana. Contudo, com o tempo, Bragan&amp;ccedil;a ganhou maior import&amp;acirc;ncia na regi&amp;atilde;o. Em 1770, foi criada a Diocese de Bragan&amp;ccedil;a e, devido &amp;agrave; dificuldade em manter ambas, uniram-se em 1780 sob o nome de Diocese de Bragan&amp;ccedil;a e Miranda. A designa&amp;ccedil;&amp;atilde;o atual, Diocese de Bragan&amp;ccedil;a-Miranda, foi adotada em 27 de maio de 1996.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-24</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/706089871_967769542629012_4113510165261342002_n.jpg</t>
+  </si>
+  <si>
+    <t>Terras de Miranda marcam presença em Zamora no II Congresso Internacional de Pendões</t>
+  </si>
+  <si>
+    <t>A identidade raiana saiu à rua na cidade de Zamora, onde os pendões mirandeses se juntaram a dezenas de estandartes espanhóis num desfile que celebrou séculos de história e património partilhado.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A identidade raiana saiu &amp;agrave; rua na cidade de Zamora, onde os pend&amp;otilde;es mirandeses se juntaram a dezenas de estandartes espanh&amp;oacute;is num desfile que celebrou s&amp;eacute;culos de hist&amp;oacute;ria e patrim&amp;oacute;nio partilhado.&lt;/p&gt; &lt;p&gt;A cidade de Zamora vestiu-se de gala no passado s&amp;aacute;bado, dia 23 de maio, para acolher o desfile de Pend&amp;otilde;es de Sayago, um dos momentos altos do II Congresso Internacional dos Pend&amp;otilde;es. O evento, que reuniu dezenas de exemplares provenientes de v&amp;aacute;rias regi&amp;otilde;es de Espanha e de Portugal, serviu como um palco privilegiado para a exalta&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es ancestrais dos povos da raia.&lt;/p&gt; &lt;p&gt;Miranda do Douro marcou uma presen&amp;ccedil;a vibrante e carregada de simbolismo. Em representa&amp;ccedil;&amp;atilde;o do concelho, desfilaram os pend&amp;otilde;es de cinco localidades que mant&amp;ecirc;m viva esta heran&amp;ccedil;a:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Aldeia Nova&lt;/li&gt; &lt;li&gt;Cicouro&lt;/li&gt; &lt;li&gt;Constantim&lt;/li&gt; &lt;li&gt;Freixiosa&lt;/li&gt; &lt;li&gt;S&amp;atilde;o Pedro da Silva&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ao percorrer as ruas hist&amp;oacute;ricas de Zamora, estas comitivas n&amp;atilde;o transportaram apenas pesados mastros e tecidos seculares; levaram consigo o orgulho, a l&amp;iacute;ngua e a cultura das Terras de Miranda, refor&amp;ccedil;ando os la&amp;ccedil;os transfronteiri&amp;ccedil;os que unem as comunidades dos dois lados do Douro.&lt;/p&gt; &lt;p&gt;O desfile inseriu-se numa estrat&amp;eacute;gia de valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio cultural imaterial. Os pend&amp;otilde;es, historicamente utilizados em contextos religiosos, militares ou de representa&amp;ccedil;&amp;atilde;o civil, s&amp;atilde;o hoje s&amp;iacute;mbolos de identidade coletiva.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/la_nubre_4x3.png</t>
+  </si>
+  <si>
+    <t>La Nubre an Miranda: o Bairro Comercial Digital de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>O Bairro Comercial Digital “La Nubre an Miranda” dá mais um passo na modernização do comércio local com a disponibilização pública da plataforma digital lanubre.com, já acessível a todos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Bairro Comercial Digital &amp;ldquo;La Nubre an Miranda&amp;rdquo; d&amp;aacute; mais um passo na moderniza&amp;ccedil;&amp;atilde;o do com&amp;eacute;rcio local com a disponibiliza&amp;ccedil;&amp;atilde;o p&amp;uacute;blica da plataforma digital lanubre.com, j&amp;aacute; acess&amp;iacute;vel a todos.&lt;/p&gt; &lt;p&gt;A plataforma integra tamb&amp;eacute;m um marketplace digital, onde os estabelecimentos aderentes podem divulgar e disponibilizar os seus produtos online, permitindo aos utilizadores conhecer e adquirir produtos do com&amp;eacute;rcio local de forma simples e acess&amp;iacute;vel.&lt;/p&gt; &lt;p&gt;J&amp;aacute; est&amp;aacute; tamb&amp;eacute;m disponibilizada a aplica&amp;ccedil;&amp;atilde;o m&amp;oacute;vel (APP) do Bairro Comercial Digital, que permite um acesso ainda mais simples e r&amp;aacute;pido &amp;agrave;s lojas e servi&amp;ccedil;os locais diretamente a partir de dispositivos m&amp;oacute;veis.&lt;/p&gt; &lt;p&gt;O projeto inclui ainda outras solu&amp;ccedil;&amp;otilde;es tecnol&amp;oacute;gicas que refor&amp;ccedil;am a liga&amp;ccedil;&amp;atilde;o entre o espa&amp;ccedil;o f&amp;iacute;sico da cidade e o ambiente digital, como mupis digitais informativos, rede Wi-Fi em zonas comerciais e interven&amp;ccedil;&amp;otilde;es de reabilita&amp;ccedil;&amp;atilde;o urban&amp;iacute;stica que estar&amp;atilde;o dispon&amp;iacute;veis brevemente, contribuindo para uma experi&amp;ecirc;ncia mais interativa para residentes e visitantes.&lt;/p&gt; &lt;p&gt;O Bairro Comercial Digital &amp;ldquo;La Nubre an Miranda&amp;rdquo; resulta de uma parceria entre a Associa&amp;ccedil;&amp;atilde;o Comercial e Industrial do Concelho de Miranda do Douro e o Munic&amp;iacute;pio de Miranda do Douro, com o objetivo de apoiar a moderniza&amp;ccedil;&amp;atilde;o e digitaliza&amp;ccedil;&amp;atilde;o do com&amp;eacute;rcio local.&lt;/p&gt; &lt;p&gt;Esta iniciativa integra a medida Bairros Comerciais Digitais, financiada pelo Plano de Recupera&amp;ccedil;&amp;atilde;o e Resili&amp;ecirc;ncia (PRR), no &amp;acirc;mbito da componente Transi&amp;ccedil;&amp;atilde;o Digital das Empresas &amp;ndash; Empresas 4.0, que pretende acelerar a transforma&amp;ccedil;&amp;atilde;o digital do setor do com&amp;eacute;rcio e servi&amp;ccedil;os em Portugal.&lt;/p&gt; &lt;p&gt;Com este projeto, Miranda do Douro refor&amp;ccedil;a a aposta na inova&amp;ccedil;&amp;atilde;o e na valoriza&amp;ccedil;&amp;atilde;o do com&amp;eacute;rcio tradicional, criando novas oportunidades de promo&amp;ccedil;&amp;atilde;o, competitividade e crescimento para as empresas locais.&lt;/p&gt; &lt;p&gt;Aceda em: &lt;a href="https://www.lanubre.com/" target="_blank" target="_blank"&gt;www.lanubre.com&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/701446162_963322969740336_5619368246469165955_n.jpg</t>
+  </si>
+  <si>
+    <t>Olimpíadas Desportivas do Concelho de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>Decorreu no passado domingo, 17 de maio, no Recinto do Mercado de Gado, em Malhadas, as Olimpíadas Desportivas do Concelho de Miranda do Douro que tiveram como grandes vencedores: 1º Lugar - Freguesia de Malhadas 2º Lugar - Freguesia de Miranda do Douro 3º Lugar - Freguesia de Palaçoulo 4º Lugar - Freguesia de Duas Igrejas 5º Lugar - União de Freguesias de Ifanes e Paradela O evento conta para o Campeonato de Jogos Tradicionais das Terras de Trás-os-Montes e teve como principal objetivo promover os jogos tradicionais que ainda perduram nas Terras de Miranda, sendo também uma oportunidade de convívio para as pessoas das diversas freguesias que participaram evento.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Decorreu no passado domingo, 17 de maio, no Recinto do Mercado de Gado, em Malhadas, as Olimp&amp;iacute;adas Desportivas do Concelho de Miranda do Douro que tiveram como grandes vencedores:&lt;/p&gt; &lt;p&gt;1&amp;ordm; Lugar - Freguesia de Malhadas&lt;/p&gt; &lt;p&gt;2&amp;ordm; Lugar - Freguesia de Miranda do Douro&lt;/p&gt; &lt;p&gt;3&amp;ordm; Lugar - Freguesia de Pala&amp;ccedil;oulo&lt;/p&gt; &lt;p&gt;4&amp;ordm; Lugar - Freguesia de Duas Igrejas&lt;/p&gt; &lt;p&gt;5&amp;ordm; Lugar - Uni&amp;atilde;o de Freguesias de Ifanes e Paradela&lt;/p&gt; &lt;p&gt;O evento conta para o Campeonato de Jogos Tradicionais das Terras de Tr&amp;aacute;s-os-Montes e teve como principal objetivo promover os jogos tradicionais que ainda perduram nas Terras de Miranda, sendo tamb&amp;eacute;m uma oportunidade de conv&amp;iacute;vio para as pessoas das diversas freguesias que participaram evento.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/foto.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro acolhe Convívio de Pastores com a presença do Secretário de Estado do Ambiente</t>
+  </si>
+  <si>
+    <t>No passado dia 16 de maio, realizou -se em Miranda do Douro, mais um jantar de pastores, no âmbito dos convívios organizados pelo grupo de amigos dos Pastores entre os Montes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado dia 16 de maio, realizou -se em Miranda do Douro, mais um jantar de pastores, no &amp;acirc;mbito dos conv&amp;iacute;vios organizados pelo grupo de amigos dos Pastores entre os Montes.&lt;/p&gt; &lt;p&gt;A iniciativa fez parte das atividades de dinamiza&amp;ccedil;&amp;atilde;o Rural do projeto CeVIR - Centro de Valoriza&amp;ccedil;&amp;atilde;o e Inova&amp;ccedil;&amp;atilde;o Rural e teve tamb&amp;eacute;m o apoio e a colabora&amp;ccedil;&amp;atilde;o do Munic&amp;iacute;pio de Miranda do Douro.&lt;/p&gt; &lt;p&gt;Contamos com a presen&amp;ccedil;a do Dr. Jo&amp;atilde;o Manuel Esteves, Secret&amp;aacute;rio de Estado do Ambiente, que fez uma justa homenagem aos pastores, tendo abordado o papel da pastor&amp;iacute;cia na biodiversidade e na preserva&amp;ccedil;&amp;atilde;o dos ecossistemas, salientando o empenho do Minist&amp;eacute;rio do Ambiente em proteger e apoiar as atividades, no mundo rural, que contribuem para sustentar a biodiversidade, a &amp;aacute;gua, o solo e o clima. Em resposta &amp;agrave; valoriza&amp;ccedil;&amp;atilde;o do setor, salientou que, o Governo, avan&amp;ccedil;ou com novos apoios financeiros (at&amp;eacute; 30 milh&amp;otilde;es de euros) focados na convers&amp;atilde;o de matos em pastagens e na instala&amp;ccedil;&amp;atilde;o de novos produtores na atividade pecu&amp;aacute;ria extensiva.&lt;/p&gt; &lt;p&gt;Foi um encontro especial de partilha, valoriza&amp;ccedil;&amp;atilde;o e gratid&amp;atilde;o a quem zela pelas nossas pastagens e mant&amp;eacute;m ativa a tradi&amp;ccedil;&amp;atilde;o pastoril.&lt;/p&gt; &lt;p&gt;Os pastores cuidam da natureza e mant&amp;ecirc;m vivo o territ&amp;oacute;rio. S&amp;atilde;o guardi&amp;otilde;es dos ecossistemas Agrossilvipastoris e construtores do futuro!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/690653004_956763067062993_4638690277296213980_n.jpg</t>
+  </si>
+  <si>
+    <t>Cerca de 65 caminhantes completam percurso até Aldeia Nova apesar das condições adversas</t>
+  </si>
+  <si>
+    <t>Realizou-se na manhã deste domingo, dia 10 de maio, o passeio pedestre ao São João das Arribas, uma caminhada bastante condicionada pela chuva, mas que ainda assim contou com cerca de 65 resistentes entre os mais de 150 inscritos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Realizou-se na manh&amp;atilde; deste domingo, dia 10 de maio, o passeio pedestre ao S&amp;atilde;o Jo&amp;atilde;o das Arribas, uma caminhada bastante condicionada pela chuva, mas que ainda assim contou com cerca de 65 resistentes entre os mais de 150 inscritos.&lt;/p&gt; &lt;p&gt;Os participantes percorreram os 8 km deste percurso, com partida junto do Posto de Turismo de Miranda do Douro e chegada ao S&amp;atilde;o Jo&amp;atilde;o das Arribas, em Aldeia Nova, demonstrando grande esp&amp;iacute;rito de conv&amp;iacute;vio e resili&amp;ecirc;ncia, mesmo perante as condi&amp;ccedil;&amp;otilde;es adversas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/original.jpeg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro debate impacto dos ecrãs no desenvolvimento infantil</t>
+  </si>
+  <si>
+    <t>Miranda do Douro recebeu recentemente uma iniciativa dedicada a um tema cada vez mais atual: o impacto dos ecrãs na vida das crianças.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Miranda do Douro recebeu recentemente uma iniciativa dedicada a um tema cada vez mais atual: o impacto dos ecr&amp;atilde;s na vida das crian&amp;ccedil;as. A sess&amp;atilde;o, conduzida pelo pediatra Hugo Rodrigues, reuniu pais, educadores e comunidade para refletir sobre os efeitos do uso excessivo de dispositivos digitais no crescimento infantil.&lt;/p&gt; &lt;p&gt;A palestra realizou-se no passado dia 6 de maio, pelas 21h, no &amp;acirc;mbito do projeto PIPSE de Miranda do Douro, uma iniciativa que tem vindo a promover a&amp;ccedil;&amp;otilde;es de sensibiliza&amp;ccedil;&amp;atilde;o e apoio junto da comunidade educativa e das fam&amp;iacute;lias do concelho.&lt;/p&gt; &lt;p&gt;Durante a interven&amp;ccedil;&amp;atilde;o, o especialista alertou que a exposi&amp;ccedil;&amp;atilde;o prolongada a ecr&amp;atilde;s pode influenciar v&amp;aacute;rias &amp;aacute;reas do desenvolvimento, nomeadamente a linguagem, a aten&amp;ccedil;&amp;atilde;o e a qualidade do sono. Tamb&amp;eacute;m foram destacadas consequ&amp;ecirc;ncias ao n&amp;iacute;vel da motricidade, postura e n&amp;iacute;veis de atividade f&amp;iacute;sica, uma vez que o tempo passado em frente a dispositivos tende a promover comportamentos mais sedent&amp;aacute;rios.&lt;/p&gt; &lt;p&gt;Al&amp;eacute;m dos impactos f&amp;iacute;sicos e cognitivos, a dimens&amp;atilde;o emocional e social foi igualmente abordada. Segundo o pediatra, o contacto excessivo com tecnologia pode reduzir a intera&amp;ccedil;&amp;atilde;o direta entre crian&amp;ccedil;as, afetando a capacidade de comunica&amp;ccedil;&amp;atilde;o, a constru&amp;ccedil;&amp;atilde;o de rela&amp;ccedil;&amp;otilde;es e o desenvolvimento emocional.&lt;/p&gt; &lt;p&gt;Um dos pontos refor&amp;ccedil;ados ao longo da sess&amp;atilde;o foi a necessidade de mudan&amp;ccedil;a de h&amp;aacute;bitos por parte dos adultos. Antes de educar as crian&amp;ccedil;as relativamente ao uso de ecr&amp;atilde;s, &amp;eacute; essencial que os pr&amp;oacute;prios adultos revejam os seus comportamentos, reconhecendo que o problema muitas vezes come&amp;ccedil;a nos exemplos dados em casa.&lt;/p&gt; &lt;p&gt;A iniciativa teve como principal objetivo sensibilizar fam&amp;iacute;lias e cuidadores para a import&amp;acirc;ncia de um uso equilibrado das tecnologias. Foram ainda partilhadas estrat&amp;eacute;gias pr&amp;aacute;ticas para ajudar a gerir o tempo de ecr&amp;atilde; no quotidiano, incentivando alternativas como a brincadeira ativa e o conv&amp;iacute;vio presencial.&lt;/p&gt; &lt;p&gt;A sess&amp;atilde;o terminou com um apelo &amp;agrave; consciencializa&amp;ccedil;&amp;atilde;o coletiva: mais do que proibir, &amp;eacute; fundamental educar para um uso respons&amp;aacute;vel das tecnologias, garantindo que estas n&amp;atilde;o substituem experi&amp;ecirc;ncias essenciais ao crescimento saud&amp;aacute;vel das crian&amp;ccedil;as&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/20260507_103150.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro promoveu Sessão de Narração Oral para o Público Infantil</t>
+  </si>
+  <si>
+    <t>No âmbito da Rede Intermunicipal de Bibliotecas, o Miniauditório Municipal foi hoje o palco da iniciativa "A Cor do Limão".</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito da Rede Intermunicipal de Bibliotecas, o Miniaudit&amp;oacute;rio Municipal foi hoje o palco da iniciativa "A Cor do Lim&amp;atilde;o". O espet&amp;aacute;culo, protagonizado pela Andante Associa&amp;ccedil;&amp;atilde;o Art&amp;iacute;stica, proporcionou uma manh&amp;atilde; diferente e enriquecedora &amp;agrave;s crian&amp;ccedil;as do concelho entre os 3 e os 5 anos de idade.&lt;/p&gt; &lt;p&gt;Esta &amp;eacute; uma iniciativa conjunta do Munic&amp;iacute;pio de Miranda do Douro e da CIM Terras de Tr&amp;aacute;s-os-Montes, que refor&amp;ccedil;a o compromisso da autarquia com a promo&amp;ccedil;&amp;atilde;o da leitura, o acesso &amp;agrave; cultura e o desenvolvimento criativo dos mais jovens atrav&amp;eacute;s da arte de contar hist&amp;oacute;rias.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/img_20260427_095856.jpg</t>
+  </si>
+  <si>
+    <t>“ColorADD nas Escolas”</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro promoveu, no dia 27 de abril, a iniciativa “ColorADD nas Escolas”, destinada aos alunos do 3.º ano do Agrupamento de Escolas de Miranda do Douro.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro promoveu, no dia 27 de abril, a iniciativa &lt;strong&gt;&amp;ldquo;ColorADD nas Escolas&amp;rdquo;&lt;/strong&gt;, destinada aos alunos do 3.&amp;ordm; ano do Agrupamento de Escolas de Miranda do Douro.&lt;/p&gt; &lt;p&gt;Desenvolvido pela ColorADD Social, com o apoio da autarquia, este projeto procurou sensibilizar a comunidade educativa para as dificuldades associadas ao daltonismo, promovendo a inclus&amp;atilde;o e ajudando a prevenir o insucesso e o abandono escolar precoces, bem como situa&amp;ccedil;&amp;otilde;es de bullying e exclus&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A a&amp;ccedil;&amp;atilde;o contou ainda com a colabora&amp;ccedil;&amp;atilde;o de um t&amp;eacute;cnico optometrista da Santos &amp;Oacute;tica M&amp;eacute;dica.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;A iniciativa integrou v&amp;aacute;rias atividades, nomeadamente:&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Sess&amp;atilde;o de sensibiliza&amp;ccedil;&amp;atilde;o;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Din&amp;acirc;mica &amp;ldquo;Ver e sentir as cores&amp;rdquo;;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Rastreio precoce do daltonismo e avalia&amp;ccedil;&amp;atilde;o da acuidade visual, assegurados por um profissional de optometria;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Distribui&amp;ccedil;&amp;atilde;o de Kits ColorADD aos alunos.&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal deixa um agradecimento &amp;agrave; ColorADD Social e &amp;agrave; Santos &amp;Oacute;tica M&amp;eacute;dica pela colabora&amp;ccedil;&amp;atilde;o e disponibilidade demonstradas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/cartaz__44_.jpg</t>
+  </si>
+  <si>
+    <t>Programa de Apoio à Esterilização de Animais de Companhia</t>
+  </si>
+  <si>
+    <t>Pelo bem-estar animal, apela-se à esterilização dos animais de companhia do Concelho, considerando a importância que este procedimento tem na diminuição da natalidade de cães e gatos, que diretamente se reflete no controlo do abandono e de animais errantes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Pelo bem-estar animal, apela-se &amp;agrave; esteriliza&amp;ccedil;&amp;atilde;o dos animais de companhia do Concelho, considerando a import&amp;acirc;ncia que este procedimento tem na diminui&amp;ccedil;&amp;atilde;o da natalidade de c&amp;atilde;es e gatos, que diretamente se reflete no controlo do abandono e de animais errantes.&lt;/p&gt; &lt;p&gt;O protocolo de estabelecido entre o Municipio de Miranda do Douro e a "VETPLAN Veterin&amp;aacute;ria, Lda." e o Consult&amp;oacute;rio Veterin&amp;aacute;rio de Mogadouro tem como objetivo a colabora&amp;ccedil;&amp;atilde;o para o Programa de Apoio &amp;agrave; Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia, nomeadamente:&lt;/p&gt; &lt;p&gt;Apoiar financeiramente a esteriliza&amp;ccedil;&amp;atilde;o de animais de pessoas residentes no Concelho de Miranda do Douro, sendo que a esteriliza&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita para os benefici&amp;aacute;rios e os custos associados, s&amp;atilde;o suportados pelo Munic&amp;iacute;pio de Miranda do Douro.&lt;/p&gt; &lt;p&gt;O Apoio &amp;eacute; aplic&amp;aacute;vel &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de esteriliza&amp;ccedil;&amp;otilde;es a animais detidos por fam&amp;iacute;lias/indiv&amp;iacute;duos residentes no Munic&amp;iacute;pio de Miranda do Douro.&lt;/p&gt; &lt;p&gt;A candidatura ao Programa de Apoio de Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia do Munic&amp;iacute;pio de Miranda do Douro poder&amp;aacute; ser efetuada durante o ano de 2025, at&amp;eacute; a verba esgotar ou at&amp;eacute; 31 de dezembro.&lt;/p&gt; &lt;p&gt;Esteriliza&amp;ccedil;&amp;atilde;o gratuita at&amp;eacute; 2 animais por agregado familiar, com o reembolso do valor gasto.&lt;/p&gt; &lt;p&gt;Este Programa beneficia de um apoio financeiro municipal no montante global de 10.000,00&amp;euro;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Esteriliza&amp;ccedil;&amp;atilde;o nas Cl&amp;iacute;nicas de Miranda, Sendim ou Mogadouro:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;VETPAN Veterin&amp;aacute;ria Lda, em Miranda do Douro e Sendim&lt;/li&gt; &lt;li&gt;Consult&amp;oacute;rio Veterin&amp;aacute;rio de Mogadouro, em Mogadouro&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Normas do Programa de Apoio &amp;agrave; Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3475/normas_esterilizacao_2026__1_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Formul&amp;aacute;rio de Candidatura &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3476/formulario_veterinario_word_3_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Formul&amp;aacute;rio de Candidatura edit&amp;aacute;vel &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3477/formulario_veterinario_word_3_.docx" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/cartaz26.jpg</t>
+  </si>
+  <si>
+    <t>Dia Mundial do Livro e dos Direitos de Autor com 25% de desconto em todos os livros</t>
+  </si>
+  <si>
+    <t>A 23 de abril celebra-se o Dia Mundial do Livro e dos Direitos de Autor.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A data tem como objetivo reconhecer a import&amp;acirc;ncia e a utilidade dos livros bem como incentivar h&amp;aacute;bitos de leitura na popula&amp;ccedil;&amp;atilde;o, ver os livros como importante meio de transmiss&amp;atilde;o de cultura e informa&amp;ccedil;&amp;atilde;o, e ainda, elementos fundamentais no processo educativo.&lt;/p&gt; &lt;p&gt;Para assinalar esta data, de 23 a 26 de abril, adquire um livro em L&amp;iacute;ngua Mirandesa, ou outro presente na Casa da Cultura Mirandesa e no nosso site [&lt;a href="https://www.cm-mdouro.pt/municipio/comunicacao/lista-de-livros-para-venda/catalogo-de-livros" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;], com 25% de desconto e portes gr&amp;aacute;tis!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;"n&amp;atilde;o deixes para amanh&amp;atilde; o que podes ler hoje"&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;&lt;strong&gt;Nota:&amp;nbsp;&lt;/strong&gt;Desconto de 25% limitado a 2 unidades por livro por cliente&lt;/em&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/cartaz__43_.jpg</t>
+  </si>
+  <si>
+    <t>OPJ - Orçamento Participativo Jovem 2026</t>
+  </si>
+  <si>
+    <t>As candidaturas para o novo ciclo do Orçamento Participativo Jovem (OPJ) 2026 do Município de Miranda do Douro estão abertas até 29 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;As candidaturas para o novo ciclo do Or&amp;ccedil;amento Participativo Jovem (OPJ) 2026 do Munic&amp;iacute;pio de Miranda do Douro est&amp;atilde;o abertas at&amp;eacute; 29 de maio de 2026.&lt;/p&gt; &lt;p&gt;Esta iniciativa, promovida pelo Munic&amp;iacute;pio de Miranda do Douro, destina-se a incentivar os jovens do concelho a desenvolverem e apresentarem projetos inovadores de interesse local.&lt;/p&gt; &lt;p&gt;Podem candidatar-se jovens entre os 14 e os 35 anos, que sejam residentes, estudantes ou trabalhadores no concelho. Para isso, basta preencher o formul&amp;aacute;rio de candidatura e entreg&amp;aacute;-lo no Balc&amp;atilde;o &amp;Uacute;nico do Munic&amp;iacute;pio de Miranda do Douro.&lt;/p&gt; &lt;p&gt;Os projetos podem ser individuais ou coletivos, mas cada jovem s&amp;oacute; poder&amp;aacute; submeter uma candidatura, com um or&amp;ccedil;amento m&amp;aacute;ximo de 10.000&amp;euro;.&lt;/p&gt; &lt;p&gt;As propostas podem abranger diversas &amp;aacute;reas de atua&amp;ccedil;&amp;atilde;o do munic&amp;iacute;pio, sejam elas materiais ou imateriais, incluindo:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Urbanismo&lt;/li&gt; &lt;li&gt;Prote&amp;ccedil;&amp;atilde;o ambiental e energia&lt;/li&gt; &lt;li&gt;Infraestruturas rodovi&amp;aacute;rias, tr&amp;acirc;nsito e mobilidade&lt;/li&gt; &lt;li&gt;Turismo, com&amp;eacute;rcio e empreendedorismo jovem&lt;/li&gt; &lt;li&gt;Educa&amp;ccedil;&amp;atilde;o, juventude e desporto&lt;/li&gt; &lt;li&gt;A&amp;ccedil;&amp;atilde;o social e cultura&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;O OPJ visa promover a participa&amp;ccedil;&amp;atilde;o ativa dos jovens na vida p&amp;uacute;blica, incentivando o di&amp;aacute;logo entre juventude, t&amp;eacute;cnicos e decisores aut&amp;aacute;rquicos. Al&amp;eacute;m disso, busca estimular o empreendedorismo jovem e refor&amp;ccedil;ar o sentido de cidadania e responsabilidade social.&lt;/p&gt; &lt;p&gt;Ficha de inscri&amp;ccedil;&amp;atilde;o e regulamento &lt;a href="https://www.cm-mdouro.pt/areas-de-intervencao/juventude#faq-4" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/677011048_940785701994063_3467713327112335135_n.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> "Nós deiqui e Bós daí – L Douro que nos une!"</t>
+  </si>
+  <si>
+    <t>Nos dia 18 e 19 de abril, as paisagens únicas do Douro Internacional serviram de cenário para o evento "Nós deiqui e Bós daí – L Douro que nos une!".</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Nos dia 18 e 19 de abril, as paisagens &amp;uacute;nicas do Douro Internacional serviram de cen&amp;aacute;rio para o evento "N&amp;oacute;s deiqui e B&amp;oacute;s da&amp;iacute; &amp;ndash; L Douro que nos une!".&lt;/p&gt; &lt;p&gt;Integrada no &amp;acirc;mbito do Projeto IBERLOBO_On_Bike, esta iniciativa celebrou a amizade e uni&amp;atilde;o transfronteiri&amp;ccedil;a atrav&amp;eacute;s do desporto e do contacto direto com a natureza.&lt;/p&gt; &lt;p&gt;A jornada dividiu-se em dois momentos marcantes que uniram Portugal e Espanha:&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&amp;#9642; S&amp;aacute;bado: O percurso arrancou em solo espanhol, ligando as localidades de Fermoselle e Fariza.&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&amp;#9642; Domingo: O segundo dia teve lugar em Miranda do Douro, onde os participantes percorreram as Arribas do Douro at&amp;eacute; &amp;agrave; aldeia de Paradela.&lt;/p&gt; &lt;p&gt;A jornada em Miranda do Douro foi organizada pela C&amp;acirc;mara Municipal de Miranda do Douro, Associa&amp;ccedil;&amp;atilde;o de Cicloturismo "L'Crenque BTT" e "Douro Pula Canhada"&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/1.jpeg</t>
+  </si>
+  <si>
+    <t>Exposição 'Natal ecológico 2025' - entrega dos prémios de participação</t>
+  </si>
+  <si>
+    <t>No âmbito da exposição 'Natal Ecológico 2025', a autarquia procedeu à entrega dos prémios de participação às turmas das diversas escolas envolvidas, bem como à Universidade Sénior e às IPSS concelhias.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No &amp;acirc;mbito da exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Natal Ecol&amp;oacute;gico 2025&amp;rdquo;, a autarquia procedeu &amp;agrave; entrega dos pr&amp;eacute;mios de participa&amp;ccedil;&amp;atilde;o &amp;agrave;s turmas das diversas escolas envolvidas, bem como &amp;agrave; Universidade S&amp;eacute;nior e &amp;agrave;s IPSS concelhias. Os alunos receberam jogos did&amp;aacute;ticos e equipamentos desportivos, enquanto as IPSS e a Universidade S&amp;eacute;nior foram contempladas com um jogo de bingo. Todos os participantes receberam, igualmente, um certificado de participa&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Natal Ecol&amp;oacute;gico&amp;rdquo; realiza-se anualmente, em colabora&amp;ccedil;&amp;atilde;o com o Agrupamento de Escolas, a Universidade S&amp;eacute;nior e as v&amp;aacute;rias IPSS concelhias. Esteve patente na Tierra Natal e na sede da Uni&amp;atilde;o de Freguesias de Sendim e Atenor durante a quadra natal&amp;iacute;cia. A iniciativa consistiu numa mostra de enfeites de Natal, elaborados por alunos das escolas e da Universidade S&amp;eacute;nior, bem como por utentes das IPSS, recorrendo a materiais reaproveitados e/ou org&amp;acirc;nicos.&lt;/p&gt; &lt;p&gt;Agradecemos, uma vez mais, a participa&amp;ccedil;&amp;atilde;o de todos os alunos do pr&amp;eacute;-escolar e do 1.&amp;ordm; ciclo do concelho, assim como dos alunos do 2.&amp;ordm; e 3.&amp;ordm; ciclos da EB de Sendim, estendendo o agradecimento aos docentes, assistentes operacionais e encarregados de educa&amp;ccedil;&amp;atilde;o. Manifestamos, igualmente, o nosso reconhecimento aos alunos e professores da Universidade S&amp;eacute;nior, bem como aos utentes e t&amp;eacute;cnicos/animadores da Santa Casa da Miseric&amp;oacute;rdia de Miranda do Douro, do Centro Social e Paroquial de S&amp;atilde;o Martinho de Angueira e da Casa de Repouso &amp;ldquo;Livro de Mem&amp;oacute;rias&amp;rdquo;, de Malhadas, pela sua participa&amp;ccedil;&amp;atilde;o e dedica&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Exposição "Natal ecológico 2025" - entrega dos prémios de participação"</t>
+  </si>
+  <si>
+    <t>No âmbito da exposição “Natal Ecológico 2025”, a autarquia procedeu à entrega dos prémios de participação às turmas das diversas escolas envolvidas, bem como à Universidade Sénior e às IPSS concelhias.</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/corte_de_agua.jpg</t>
+  </si>
+  <si>
+    <t>AVISO | Interrupção no Abastecimento de Água</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que, devido a uma avaria na rede de distribuição, o fornecimento de água no Loteamento da Bela Vista será suspenso no próximo dia 17 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que, devido a uma avaria na rede de distribui&amp;ccedil;&amp;atilde;o, o fornecimento de &amp;aacute;gua no Loteamento da Bela Vista ser&amp;aacute; suspenso no pr&amp;oacute;ximo dia 17 de abril de 2026.&lt;/p&gt; &lt;p&gt;A interrup&amp;ccedil;&amp;atilde;o ter&amp;aacute; in&amp;iacute;cio &amp;agrave;s 8h00, com uma dura&amp;ccedil;&amp;atilde;o estimada de 4 horas.&lt;/p&gt; &lt;p&gt;Lamentamos os eventuais transtornos e agradecemos a compreens&amp;atilde;o de todos. Garantimos que os trabalhos ser&amp;atilde;o realizados com a maior brevidade poss&amp;iacute;vel para normalizar o servi&amp;ccedil;o.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-04-14</t>
   </si>
   <si>
-    <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__1_.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>AVISO: Corte de Trânsito – Avenida da Lhéngua Mirandesa</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro informa que, devido à realização de obras de beneficiação/manutenção na via pública, o trânsito na Avenida da Lhéngua Mirandesa sofrerá condicionamentos significativos, nos dias 14 e 15 de abril.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que, devido &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de obras de beneficia&amp;ccedil;&amp;atilde;o/manuten&amp;ccedil;&amp;atilde;o na via p&amp;uacute;blica, o tr&amp;acirc;nsito na Avenida da Lh&amp;eacute;ngua Mirandesa sofrer&amp;aacute; condicionamentos significativos, nos dias 14 e 15 de abril.&lt;/p&gt; &lt;p&gt;Agradecemos a compreens&amp;atilde;o de todos, e apresentamos desde j&amp;aacute; as desculpas por eventuais transtornos que esta situa&amp;ccedil;&amp;atilde;o possa causar.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-MDouro"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>https://www.lanubre.com/files/images/blog/1.jpeg</t>
-[...1 lines deleted...]
-  <si>
     <t>Visita de estudos ao Porto - PIPSE</t>
   </si>
   <si>
     <t>No âmbito da operação “Equipa de Apoio ao Aluno” do Programa Intermunicipal de Promoção do Sucesso Escolar (PIPSE), estão a ser dinamizados, no Agrupamento de Escolas de Miranda do Douro, grupos de teatro, pauliteir@s e danças mistas.</t>
   </si>
   <si>
     <t>&lt;p&gt;No &amp;acirc;mbito da opera&amp;ccedil;&amp;atilde;o &amp;ldquo;Equipa de Apoio ao Aluno&amp;rdquo; do Programa Intermunicipal de Promo&amp;ccedil;&amp;atilde;o do Sucesso Escolar (PIPSE), est&amp;atilde;o a ser dinamizados, no Agrupamento de Escolas de Miranda do Douro, grupos de teatro, pauliteir@s e dan&amp;ccedil;as mistas. Nos dias 25 e 26 de mar&amp;ccedil;o, um grupo de 31 alunos realizou uma visita de estudo ao Porto com o objetivo de promover o sucesso educativo atrav&amp;eacute;s do contacto direto com diferentes express&amp;otilde;es art&amp;iacute;sticas, estimular a motiva&amp;ccedil;&amp;atilde;o para a escola por meio de experi&amp;ecirc;ncias fora da sala de aula e dar a conhecer percursos de ensino art&amp;iacute;stico profissional.&lt;/p&gt; &lt;p&gt;A visita iniciou no Balleteatro do Porto, onde os alunos assistiram ao ensaio geral de uma apresenta&amp;ccedil;&amp;atilde;o de finalistas, participaram numa aula aberta do 1.&amp;ordm; ano do Curso Profissional de Dan&amp;ccedil;a e num workshop de Movimento. A atividade terminou com uma conversa com a dire&amp;ccedil;&amp;atilde;o e estudantes, que esclareceram d&amp;uacute;vidas sobre o ensino profissional de dan&amp;ccedil;a e teatro. Seguiu-se a visita &amp;agrave; Escola Superior de M&amp;uacute;sica e Artes do Espet&amp;aacute;culo (ESMAE) e ao Teatro Helena S&amp;aacute; e Costa. O dia terminou no Teatro Nacional S&amp;atilde;o Jo&amp;atilde;o, onde assistiram &amp;agrave; pe&amp;ccedil;a &amp;ldquo;Falsas Hist&amp;oacute;rias Verdadeiras - Uma Pina Colagem&amp;rdquo;, musicada por A Garota N&amp;atilde;o, baseada em textos de Manuel Ant&amp;oacute;nio Pina, repleta de humor, inventividade verbal e nonsense.&lt;/p&gt; &lt;p&gt;No segundo dia, os alunos participaram na oficina &amp;ldquo;A magia do som&amp;rdquo;, na Casa da M&amp;uacute;sica, explorando a cria&amp;ccedil;&amp;atilde;o musical atrav&amp;eacute;s do Sistema Sonar, um conjunto de instrumentos ligados a um &amp;oacute;rg&amp;atilde;o de tubos rob&amp;oacute;tico, que permitiu uma experi&amp;ecirc;ncia criativa, intuitiva e colaborativa. Durante a tarde, visitaram a Escola Profissional de Arte de Mirandela, onde conheceram o seu programa educativo e assistiram aos ensaios das orquestras de metais e de cordas.&lt;/p&gt; &lt;p&gt;A visita proporcionou experi&amp;ecirc;ncias diversificadas, novas aprendizagens e mem&amp;oacute;rias significativas, contribuindo para o bem-estar f&amp;iacute;sico e mental dos alunos e, consequentemente, para o seu sucesso educativo.&lt;/p&gt; &lt;p&gt;O PIPSE, financiado pelo NORTE 2030 e pelo Fundo Social Europeu, tem a dura&amp;ccedil;&amp;atilde;o de 36 meses, abrange todos os alunos do agrupamento e visa um acompanhamento personalizado e integrado, com foco no desenvolvimento de compet&amp;ecirc;ncias sociais, emocionais e acad&amp;eacute;micas.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/20260327_113847.jpg</t>
   </si>
   <si>
     <t>Miranda do Douro apresenta Feira da Bola Doce e dos Produtos da Terra em Zamora</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro realizou hoje, na Fundación Rei Afonso Henriques, em Zamora, a apresentação da Feira da Bola Doce e dos Produtos da Terra.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro realizou hoje, na Fundaci&amp;oacute;n Rei Afonso Henriques, em Zamora, a apresenta&amp;ccedil;&amp;atilde;o da Feira da Bola Doce e dos Produtos da Terra. O evento, que marca o calend&amp;aacute;rio festivo e gastron&amp;oacute;mico da P&amp;aacute;scoa no nosso concelho, foi dado a conhecer aos meios de comunica&amp;ccedil;&amp;atilde;o e agentes espanh&amp;oacute;is pela Presidente da C&amp;acirc;mara Municipal, Helena Barril.&lt;/p&gt; &lt;p&gt;Mais do que um evento promocional, esta sess&amp;atilde;o em solo espanhol refor&amp;ccedil;a a vis&amp;atilde;o do Munic&amp;iacute;pio em posicionar Miranda do Douro como um destino de refer&amp;ecirc;ncia no pa&amp;iacute;s vizinho, reafirmando assim, o nosso compromisso na valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio imaterial e na dinamiza&amp;ccedil;&amp;atilde;o da economia local atrav&amp;eacute;s do turismo de proximidade.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-23</t>
@@ -987,56 +1284,50 @@
     <t>Olimpíadas Desportivas 2025</t>
   </si>
   <si>
     <t>Decorreu no Complexo Desportivo Vale das Latas, as Olimpíadas Desportivas do Concelho de Miranda do Douro, num evento que teve como principal objetivo promover os jogos tradicionais que ainda perduram nas Terras de Miranda, sendo também uma oportunidade de convívio para as pessoas das diversas freguesias que participaram.</t>
   </si>
   <si>
     <t>&lt;h5&gt;Decorreu no Complexo Desportivo Vale das Latas, as Olimp&amp;iacute;adas Desportivas do Concelho de Miranda do Douro, num evento que teve como principal objetivo promover os jogos tradicionais que ainda perduram nas Terras de Miranda, sendo tamb&amp;eacute;m uma oportunidade de conv&amp;iacute;vio para as pessoas das diversas freguesias que participaram.&lt;/h5&gt; &lt;h5&gt;Os grandes vencedores desta edi&amp;ccedil;&amp;atilde;o das Olimp&amp;iacute;adas foram:&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;&lt;strong&gt;1&amp;ordm; Lugar - Freguesia de Pala&amp;ccedil;oulo&lt;/strong&gt;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;&lt;strong&gt;2&amp;ordm; Lugar - Freguesia de Malhadas&lt;/strong&gt;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;&lt;strong&gt;3&amp;ordm; Lugar - Freguesia de Miranda do Douro&lt;/strong&gt;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;&lt;strong&gt;4&amp;ordm; Lugar - Freguesia de Duas Igrejas&lt;/strong&gt;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;&lt;strong&gt;5&amp;ordm; Lugar - Uni&amp;atilde;o de Freguesias de Constantim e Cicouro&lt;/strong&gt;&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;Este evento integra o Campeonato de Jogos Tradicionais das Terras de Tr&amp;aacute;s-os-Montes, que este ano ter&amp;aacute; lugar no Jardim dos Frades Trinos, em Miranda do Douro&lt;/h5&gt;</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/prorrogacao.jpg</t>
   </si>
   <si>
     <t>Governo prolonga prazo para limpeza de terrenos até 15 de junho</t>
   </si>
   <si>
     <t>Foi publicado no passado dia 29 de maio, o Despacho 6080-B/2025, do Secretário de Estado da Proteção Civil e do Secretário de Estado das Florestas, que prorroga até 15 de junho o prazo para a realização de limpeza de matos e terrenos.</t>
   </si>
   <si>
     <t>&lt;h5&gt;Foi publicado no passado dia 29 de maio, o Despacho 6080-B/2025, do Secret&amp;aacute;rio de Estado da Prote&amp;ccedil;&amp;atilde;o Civil e do Secret&amp;aacute;rio de Estado das Florestas, que prorroga at&amp;eacute; 15 de junho o prazo para a realiza&amp;ccedil;&amp;atilde;o de limpeza de matos e terrenos.&lt;/h5&gt; &lt;h5&gt;Considerando que as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas dos &amp;uacute;ltimos meses limitaram os per&amp;iacute;odos dispon&amp;iacute;veis para a realiza&amp;ccedil;&amp;atilde;o destes trabalhos, o Governo volta a prorrogar o prazo para a realiza&amp;ccedil;&amp;atilde;o de limpeza de terrenos, desta vez at&amp;eacute; 15 de junho.&lt;/h5&gt; &lt;h5&gt;Durante este per&amp;iacute;odo, a realiza&amp;ccedil;&amp;atilde;o de trabalhos de limpeza e gest&amp;atilde;o de combust&amp;iacute;vel continua sujeita &amp;agrave;s regras previstas no Decreto-Lei n.&amp;ordm; 82/2021, de 13 de outubro, na sua reda&amp;ccedil;&amp;atilde;o atual, especialmente nos dias com n&amp;iacute;vel de perigo de inc&amp;ecirc;ndio rural &amp;ldquo;muito elevado&amp;rdquo; ou &amp;ldquo;m&amp;aacute;ximo&amp;rdquo;. Nestes casos, os trabalhos s&amp;oacute; podem ser realizados com autoriza&amp;ccedil;&amp;atilde;o pr&amp;eacute;via da autoridade municipal de prote&amp;ccedil;&amp;atilde;o civil, mediante pedido com a localiza&amp;ccedil;&amp;atilde;o e o calend&amp;aacute;rio previsto das a&amp;ccedil;&amp;otilde;es, e desde que se cumpram as seguintes condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a:&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;Apenas podem ser realizados por entidades com c&amp;oacute;digos de atividade econ&amp;oacute;mica (CAE) identificados no anexo do decreto-lei;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;As viaturas de apoio a trabalhos sem maquinaria devem dispor de um extintor adicional com capacidade m&amp;iacute;nima de 2 kg;&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;Nos trabalhos com maquinaria, devem ser aplicadas as medidas de seguran&amp;ccedil;a definidas no mesmo anexo, e ainda o uso de equipamentos com dispositivos de reten&amp;ccedil;&amp;atilde;o de fa&amp;iacute;scas/fa&amp;uacute;lhas e extintores operacionais.&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;&amp;Eacute; proibida a realiza&amp;ccedil;&amp;atilde;o de queimadas;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;As queimas requerem autoriza&amp;ccedil;&amp;atilde;o pr&amp;eacute;via;&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Os trabalhos devem, sempre que poss&amp;iacute;vel, ser feitos nas horas de menor calor (manh&amp;atilde; ou final da tarde);&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;&amp;Eacute; obrigat&amp;oacute;rio garantir meios de vigil&amp;acirc;ncia e de primeira interven&amp;ccedil;&amp;atilde;o no local durante os trabalhos.&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;&lt;em&gt;Fonte: XXIV Governo&lt;/em&gt;&lt;/h5&gt;</t>
   </si>
   <si>
     <t>2025-05-29</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/cartaz__19_.jpg</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pelo bem-estar animal, apela-se à esterilização dos animais de companhia do Concelho, considerando a importância que este procedimento tem na diminuição da natalidade de cães e gatos, que diretamente se reflete no controlo do abandono e de animais errantes.</t>
   </si>
   <si>
     <t>&lt;h5&gt;Pelo bem-estar animal, apela-se &amp;agrave; esteriliza&amp;ccedil;&amp;atilde;o dos animais de companhia do Concelho, considerando a import&amp;acirc;ncia que este procedimento tem na diminui&amp;ccedil;&amp;atilde;o da natalidade de c&amp;atilde;es e gatos, que diretamente se reflete no controlo do abandono e de animais errantes.&lt;/h5&gt; &lt;h5&gt;O protocolo de estabelecido entre o Municipio de Miranda do Douro e a "VETPLAN Veterin&amp;aacute;ria, Lda." e o Consult&amp;oacute;rio Veterin&amp;aacute;rio de Mogadouro tem como objetivo a colabora&amp;ccedil;&amp;atilde;o para o Programa de Apoio &amp;agrave; Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia, nomeadamente:&lt;/h5&gt; &lt;h5&gt;Apoiar financeiramente a esteriliza&amp;ccedil;&amp;atilde;o de animais de pessoas residentes no Concelho de Miranda do Douro, sendo que a esteriliza&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita para os benefici&amp;aacute;rios e os custos associados, s&amp;atilde;o suportados pelo Munic&amp;iacute;pio de Miranda do Douro.&lt;/h5&gt; &lt;h5&gt;O Apoio &amp;eacute; aplic&amp;aacute;vel &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de esteriliza&amp;ccedil;&amp;otilde;es a animais detidos por fam&amp;iacute;lias/indiv&amp;iacute;duos residentes no Munic&amp;iacute;pio de Miranda do Douro.&lt;/h5&gt; &lt;h5&gt;A candidatura ao Programa de Apoio de Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia do Munic&amp;iacute;pio de Miranda do Douro poder&amp;aacute; ser efetuada durante o ano de 2025, at&amp;eacute; a verba esgotar ou at&amp;eacute; 31 de dezembro.&lt;/h5&gt; &lt;h5&gt;Esteriliza&amp;ccedil;&amp;atilde;o gratuita at&amp;eacute; 2 animais por agregado familiar, com o reembolso do valor gasto.&lt;/h5&gt; &lt;h5&gt;Este Programa beneficia de um apoio financeiro municipal no montante global de 10.000,00&amp;euro;.&lt;/h5&gt; &lt;h5&gt;&lt;strong&gt;Esteriliza&amp;ccedil;&amp;atilde;o nas Cl&amp;iacute;nicas de Miranda, Sendim ou Mogadouro:&lt;/strong&gt;&lt;/h5&gt; &lt;ul&gt; &lt;li&gt; &lt;h5&gt;VETPAN Veterin&amp;aacute;ria Lda, em Miranda do Douro e Sendim&lt;/h5&gt; &lt;/li&gt; &lt;li&gt; &lt;h5&gt;Consult&amp;oacute;rio Veterin&amp;aacute;rio de Mogadouro, em Mogadouro&lt;/h5&gt; &lt;/li&gt; &lt;/ul&gt; &lt;h5&gt;Normas do Programa de Apoio &amp;agrave; Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3241/normas_esterilizacao_2025__1_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/h5&gt; &lt;h5&gt;Formul&amp;aacute;rio de Candidatura &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3242/formulario_veterinario.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&amp;nbsp;&lt;/h5&gt; &lt;h5&gt;Formul&amp;aacute;rio de Candidatura edit&amp;aacute;vel&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3258/formulario_veterinario_final.docx" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/h5&gt;</t>
   </si>
   <si>
     <t>2025-05-26</t>
   </si>
   <si>
     <t xml:space="preserve">Receção oficial ao grupo D.A.M.A no Salão Nobre dos Paços do Concelho </t>
   </si>
   <si>
     <t>Hoje, o Salão Nobre dos Paços do Concelho de Miranda do Douro foi palco de um momento especial com a receção oficial ao grupo D.A.M.A, por parte do Executivo Municipal liderado pela Presidente Helena Barril.</t>
   </si>
   <si>
     <t>&lt;h5&gt;Hoje, o Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho de Miranda do Douro foi palco de um momento especial com a rece&amp;ccedil;&amp;atilde;o oficial ao grupo D.A.M.A, por parte do Executivo Municipal liderado pela Presidente Helena Barril. Esta visita insere-se num projeto musical inovador que o grupo est&amp;aacute; a desenvolver em l&amp;iacute;ngua mirandesa, e que decorreu ao longo dos &amp;uacute;ltimos tr&amp;ecirc;s dias no nosso concelho.&lt;/h5&gt; &lt;h5&gt;Mais do que um grupo com provas dadas no panorama musical portugu&amp;ecirc;s, Francisco Maria Pereira (Kasha), Miguel Coimbra e Miguel Cristovinho, demonstraram um profundo respeito e entusiasmo pela cultura mirandesa, abra&amp;ccedil;ando este desafio com grande dedica&amp;ccedil;&amp;atilde;o e enorme profissionalismo.&lt;/h5&gt; &lt;h5&gt;O Munic&amp;iacute;pio de Miranda do Douro enaltece o contributo destes artistas, n&amp;atilde;o s&amp;oacute; pela sua arte, mas tamb&amp;eacute;m pelo exemplo que representam enquanto embaixadores da diversidade cultural e lingu&amp;iacute;stica de Portugal. Esperamos com grande expectativa as novidades que este projeto trar&amp;aacute;, certos de que ser&amp;aacute; mais um marco importante na valoriza&amp;ccedil;&amp;atilde;o da l&amp;iacute;ngua mirandesa.&lt;/h5&gt;</t>
   </si>
   <si>
     <t>2025-05-22</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/dsc_0162.JPG</t>
   </si>
   <si>
     <t>Encontro Intermunicipal de Desporto Sénior</t>
   </si>
@@ -1484,51 +1775,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O75"/>
+  <dimension ref="A1:O97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1544,2188 +1835,2826 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>60</v>
+        <v>183</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>21</v>
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
       <c r="N3" t="s">
         <v>21</v>
       </c>
       <c r="O3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>30</v>
       </c>
       <c r="J4" t="s">
         <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>21</v>
       </c>
       <c r="O4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5">
+        <v>107</v>
+      </c>
+      <c r="C5" t="s">
         <v>32</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>33</v>
       </c>
-      <c r="D5" t="s">
+      <c r="G5" t="s">
         <v>34</v>
       </c>
-      <c r="G5" t="s">
+      <c r="J5" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>21</v>
       </c>
       <c r="O5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B6">
-        <v>76</v>
+        <v>111</v>
       </c>
       <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" t="s">
         <v>37</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>38</v>
       </c>
-      <c r="G6" t="s">
+      <c r="J6" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
       <c r="N6" t="s">
         <v>21</v>
       </c>
       <c r="O6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7">
+        <v>89</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" t="s">
         <v>41</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
       <c r="N7" t="s">
         <v>21</v>
       </c>
       <c r="O7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G8" t="s">
         <v>46</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="J8" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
       <c r="N8" t="s">
         <v>21</v>
       </c>
       <c r="O8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9">
+        <v>91</v>
+      </c>
+      <c r="C9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" t="s">
         <v>51</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="J9" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>21</v>
       </c>
       <c r="O9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10">
+        <v>122</v>
+      </c>
+      <c r="C10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" t="s">
         <v>56</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="J10" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
       <c r="N10" t="s">
         <v>21</v>
       </c>
       <c r="O10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11">
+        <v>69</v>
+      </c>
+      <c r="C11" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" t="s">
+        <v>60</v>
+      </c>
+      <c r="J11" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>21</v>
       </c>
       <c r="O11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12">
+        <v>90</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
       <c r="N12" t="s">
         <v>21</v>
       </c>
       <c r="O12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13">
+        <v>60</v>
+      </c>
+      <c r="C13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J13" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
       <c r="N13" t="s">
         <v>21</v>
       </c>
       <c r="O13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14">
+        <v>134</v>
+      </c>
+      <c r="C14" t="s">
+        <v>73</v>
+      </c>
+      <c r="D14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" t="s">
+        <v>75</v>
+      </c>
+      <c r="J14" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
       <c r="N14" t="s">
         <v>21</v>
       </c>
       <c r="O14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B15">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" t="s">
+        <v>80</v>
+      </c>
+      <c r="J15" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>21</v>
       </c>
       <c r="O15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16">
+        <v>66</v>
+      </c>
+      <c r="C16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" t="s">
+        <v>84</v>
+      </c>
+      <c r="G16" t="s">
         <v>85</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="J16" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
       <c r="N16" t="s">
         <v>21</v>
       </c>
       <c r="O16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B17">
         <v>108</v>
       </c>
       <c r="C17" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" t="s">
+        <v>89</v>
+      </c>
+      <c r="G17" t="s">
+        <v>90</v>
+      </c>
+      <c r="J17" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>21</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="G18" t="s">
         <v>95</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="J18" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18" t="s">
         <v>21</v>
       </c>
       <c r="O18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19">
+        <v>83</v>
+      </c>
+      <c r="C19" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19" t="s">
+        <v>99</v>
+      </c>
+      <c r="G19" t="s">
         <v>100</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="J19" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
       <c r="N19" t="s">
         <v>21</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>102</v>
+      </c>
+      <c r="D20" t="s">
+        <v>103</v>
+      </c>
+      <c r="G20" t="s">
+        <v>104</v>
+      </c>
+      <c r="J20" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>21</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21">
+        <v>100</v>
+      </c>
+      <c r="C21" t="s">
+        <v>107</v>
+      </c>
+      <c r="D21" t="s">
+        <v>108</v>
+      </c>
+      <c r="G21" t="s">
+        <v>109</v>
+      </c>
+      <c r="J21" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
       <c r="N21" t="s">
         <v>21</v>
       </c>
       <c r="O21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B22">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D22" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="G22" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="J22" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>21</v>
       </c>
       <c r="O22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B23">
-        <v>174</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D23" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="G23" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="J23" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>21</v>
       </c>
       <c r="O23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="B24">
+        <v>60</v>
+      </c>
+      <c r="C24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" t="s">
+        <v>119</v>
+      </c>
+      <c r="G24" t="s">
         <v>120</v>
       </c>
-      <c r="C24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J24" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
       <c r="N24" t="s">
         <v>21</v>
       </c>
       <c r="O24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25">
+        <v>143</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>123</v>
+      </c>
+      <c r="G25" t="s">
+        <v>124</v>
+      </c>
+      <c r="J25" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25" t="s">
         <v>21</v>
       </c>
       <c r="O25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="B26">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="D26" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="G26" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="J26" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
       <c r="N26" t="s">
         <v>21</v>
       </c>
       <c r="O26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
+        <v>131</v>
+      </c>
+      <c r="B27">
+        <v>75</v>
+      </c>
+      <c r="C27" t="s">
+        <v>132</v>
+      </c>
+      <c r="D27" t="s">
+        <v>133</v>
+      </c>
+      <c r="G27" t="s">
         <v>134</v>
       </c>
-      <c r="B27">
-[...10 lines deleted...]
-      </c>
       <c r="J27" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27" t="s">
         <v>21</v>
       </c>
       <c r="O27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="B28">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="D28" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="G28" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="J28" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28" t="s">
         <v>21</v>
       </c>
       <c r="O28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B29">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D29" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G29" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="J29" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
       <c r="N29" t="s">
         <v>21</v>
       </c>
       <c r="O29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
+        <v>145</v>
+      </c>
+      <c r="B30">
+        <v>121</v>
+      </c>
+      <c r="C30" t="s">
+        <v>146</v>
+      </c>
+      <c r="D30" t="s">
+        <v>147</v>
+      </c>
+      <c r="G30" t="s">
         <v>148</v>
       </c>
-      <c r="B30">
-[...10 lines deleted...]
-      </c>
       <c r="J30" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30" t="s">
         <v>21</v>
       </c>
       <c r="O30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B31">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="C31" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D31" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="G31" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="J31" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>21</v>
       </c>
       <c r="O31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B32">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="D32" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="G32" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="J32" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
       <c r="N32" t="s">
         <v>21</v>
       </c>
       <c r="O32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="B33">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="D33" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="G33" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="J33" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33" t="s">
         <v>21</v>
       </c>
       <c r="O33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="B34">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="D34" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="G34" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="J34" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
       <c r="N34" t="s">
         <v>21</v>
       </c>
       <c r="O34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="B35">
-        <v>142</v>
+        <v>96</v>
       </c>
       <c r="C35" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="D35" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="G35" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="J35" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
       <c r="N35" t="s">
         <v>21</v>
       </c>
       <c r="O35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B36">
-        <v>146</v>
+        <v>83</v>
       </c>
       <c r="C36" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="D36" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="G36" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="J36" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
       <c r="N36" t="s">
         <v>21</v>
       </c>
       <c r="O36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
+        <v>175</v>
+      </c>
+      <c r="B37">
+        <v>92</v>
+      </c>
+      <c r="C37" t="s">
+        <v>180</v>
+      </c>
+      <c r="D37" t="s">
+        <v>181</v>
+      </c>
+      <c r="G37" t="s">
         <v>182</v>
       </c>
-      <c r="B37">
-[...10 lines deleted...]
-      </c>
       <c r="J37" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
       <c r="N37" t="s">
         <v>21</v>
       </c>
       <c r="O37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B38">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="D38" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="G38" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="J38" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
       <c r="N38" t="s">
         <v>21</v>
       </c>
       <c r="O38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B39">
-        <v>152</v>
+        <v>108</v>
       </c>
       <c r="C39" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="D39" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="G39" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="J39" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39" t="s">
         <v>21</v>
       </c>
       <c r="O39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="B40">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="C40" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="D40" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="G40" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="J40" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
       <c r="N40" t="s">
         <v>21</v>
       </c>
       <c r="O40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B41">
-        <v>60</v>
+        <v>152</v>
       </c>
       <c r="C41" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="D41" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="G41" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="J41" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
       <c r="N41" t="s">
         <v>21</v>
       </c>
       <c r="O41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B42">
-        <v>88</v>
+        <v>232</v>
       </c>
       <c r="C42" t="s">
-        <v>86</v>
+        <v>205</v>
       </c>
       <c r="D42" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="G42" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="J42" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="M42" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N42" t="s">
         <v>21</v>
       </c>
       <c r="O42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="B43">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="C43" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="D43" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="G43" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="J43" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
       <c r="N43" t="s">
         <v>21</v>
       </c>
       <c r="O43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B44">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C44" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="D44" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="G44" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="J44" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
       <c r="N44" t="s">
         <v>21</v>
       </c>
       <c r="O44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="B45">
-        <v>107</v>
+        <v>174</v>
       </c>
       <c r="C45" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="D45" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="G45" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="J45" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
       <c r="N45" t="s">
         <v>21</v>
       </c>
       <c r="O45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="B46">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="C46" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="D46" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="G46" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="J46" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46" t="s">
         <v>21</v>
       </c>
       <c r="O46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="B47">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="C47" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D47" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="G47" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="J47" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="M47" t="s">
         <v>20</v>
       </c>
       <c r="N47" t="s">
         <v>21</v>
       </c>
       <c r="O47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
+        <v>233</v>
+      </c>
+      <c r="B48">
+        <v>88</v>
+      </c>
+      <c r="C48" t="s">
+        <v>234</v>
+      </c>
+      <c r="D48" t="s">
+        <v>235</v>
+      </c>
+      <c r="G48" t="s">
         <v>236</v>
       </c>
-      <c r="B48">
-[...10 lines deleted...]
-      </c>
       <c r="J48" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
       <c r="N48" t="s">
         <v>21</v>
       </c>
       <c r="O48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="B49">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="C49" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D49" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="G49" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="J49" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="M49" t="s">
         <v>20</v>
       </c>
       <c r="N49" t="s">
         <v>21</v>
       </c>
       <c r="O49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="B50">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="C50" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="D50" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="G50" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="J50" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
       <c r="N50" t="s">
         <v>21</v>
       </c>
       <c r="O50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="B51">
         <v>65</v>
       </c>
       <c r="C51" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D51" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="G51" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="J51" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
       <c r="N51" t="s">
         <v>21</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
+        <v>247</v>
+      </c>
+      <c r="B52">
+        <v>140</v>
+      </c>
+      <c r="C52" t="s">
+        <v>252</v>
+      </c>
+      <c r="D52" t="s">
+        <v>253</v>
+      </c>
+      <c r="G52" t="s">
+        <v>254</v>
+      </c>
+      <c r="J52" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>263</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
       <c r="N52" t="s">
         <v>21</v>
       </c>
       <c r="O52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="B53">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="C53" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="D53" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="G53" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="J53" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
       <c r="N53" t="s">
         <v>21</v>
       </c>
       <c r="O53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="B54">
-        <v>206</v>
+        <v>109</v>
       </c>
       <c r="C54" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="D54" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="G54" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="J54" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="M54" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N54" t="s">
         <v>21</v>
       </c>
       <c r="O54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="B55">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C55" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="D55" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="G55" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="J55" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="M55" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N55" t="s">
         <v>21</v>
       </c>
       <c r="O55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="B56">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D56" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="G56" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="J56" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="M56" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N56" t="s">
         <v>21</v>
       </c>
       <c r="O56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="B57">
-        <v>75</v>
+        <v>142</v>
       </c>
       <c r="C57" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="D57" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="G57" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="J57" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
       <c r="N57" t="s">
         <v>21</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="B58">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="C58" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="D58" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="G58" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="J58" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="M58" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N58" t="s">
         <v>21</v>
       </c>
       <c r="O58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="B59">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C59" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="D59" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="G59" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="J59" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="M59" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N59" t="s">
         <v>21</v>
       </c>
       <c r="O59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="B60">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="C60" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="D60" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="G60" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="J60" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="M60" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N60" t="s">
         <v>21</v>
       </c>
       <c r="O60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="B61">
-        <v>62</v>
+        <v>152</v>
       </c>
       <c r="C61" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="D61" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="G61" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="J61" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="M61" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>21</v>
       </c>
       <c r="O61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="B62">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C62" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="D62" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="G62" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="J62" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="M62" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N62" t="s">
         <v>21</v>
       </c>
       <c r="O62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="B63">
         <v>60</v>
       </c>
       <c r="C63" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="D63" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="G63" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="J63" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="M63" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N63" t="s">
         <v>21</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
+        <v>310</v>
+      </c>
+      <c r="B64">
+        <v>88</v>
+      </c>
+      <c r="C64" t="s">
+        <v>185</v>
+      </c>
+      <c r="D64" t="s">
+        <v>311</v>
+      </c>
+      <c r="G64" t="s">
+        <v>312</v>
+      </c>
+      <c r="J64" t="s">
+        <v>313</v>
+      </c>
+      <c r="M64" t="s">
         <v>314</v>
-      </c>
-[...16 lines deleted...]
-        <v>215</v>
       </c>
       <c r="N64" t="s">
         <v>21</v>
       </c>
       <c r="O64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B65">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="C65" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D65" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="G65" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="J65" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="M65" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N65" t="s">
         <v>21</v>
       </c>
       <c r="O65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="B66">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C66" t="s">
-        <v>86</v>
+        <v>321</v>
       </c>
       <c r="D66" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="G66" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="J66" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="M66" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N66" t="s">
         <v>21</v>
       </c>
       <c r="O66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="B67">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C67" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="D67" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="G67" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="J67" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="M67" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N67" t="s">
         <v>21</v>
       </c>
       <c r="O67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="B68">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="C68" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="D68" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="G68" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="J68" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="M68" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N68" t="s">
         <v>21</v>
       </c>
       <c r="O68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="B69">
-        <v>177</v>
+        <v>60</v>
       </c>
       <c r="C69" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D69" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="G69" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="J69" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="M69" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N69" t="s">
         <v>21</v>
       </c>
       <c r="O69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="B70">
-        <v>105</v>
+        <v>231</v>
       </c>
       <c r="C70" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="D70" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="G70" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="J70" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="M70" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N70" t="s">
         <v>21</v>
       </c>
       <c r="O70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B71">
-        <v>111</v>
+        <v>62</v>
       </c>
       <c r="C71" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D71" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="G71" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="J71" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="M71" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N71" t="s">
         <v>21</v>
       </c>
       <c r="O71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B72">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="C72" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="D72" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="G72" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="J72" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="M72" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N72" t="s">
         <v>21</v>
       </c>
       <c r="O72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
+        <v>354</v>
+      </c>
+      <c r="B73">
+        <v>65</v>
+      </c>
+      <c r="C73" t="s">
+        <v>355</v>
+      </c>
+      <c r="D73" t="s">
+        <v>356</v>
+      </c>
+      <c r="G73" t="s">
         <v>357</v>
       </c>
-      <c r="B73">
-[...10 lines deleted...]
-      </c>
       <c r="J73" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="M73" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N73" t="s">
         <v>21</v>
       </c>
       <c r="O73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="B74">
-        <v>66</v>
+        <v>133</v>
       </c>
       <c r="C74" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="D74" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="G74" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="J74" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="M74" t="s">
-        <v>215</v>
+        <v>20</v>
       </c>
       <c r="N74" t="s">
         <v>21</v>
       </c>
       <c r="O74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
+        <v>363</v>
+      </c>
+      <c r="B75">
+        <v>60</v>
+      </c>
+      <c r="C75" t="s">
+        <v>364</v>
+      </c>
+      <c r="D75" t="s">
+        <v>365</v>
+      </c>
+      <c r="G75" t="s">
+        <v>366</v>
+      </c>
+      <c r="J75" t="s">
+        <v>367</v>
+      </c>
+      <c r="M75" t="s">
+        <v>20</v>
+      </c>
+      <c r="N75" t="s">
+        <v>21</v>
+      </c>
+      <c r="O75" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="A76" t="s">
+        <v>368</v>
+      </c>
+      <c r="B76">
+        <v>206</v>
+      </c>
+      <c r="C76" t="s">
+        <v>369</v>
+      </c>
+      <c r="D76" t="s">
         <v>370</v>
       </c>
-      <c r="B75">
+      <c r="G76" t="s">
+        <v>371</v>
+      </c>
+      <c r="J76" t="s">
+        <v>372</v>
+      </c>
+      <c r="M76" t="s">
+        <v>314</v>
+      </c>
+      <c r="N76" t="s">
+        <v>21</v>
+      </c>
+      <c r="O76" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77" t="s">
+        <v>373</v>
+      </c>
+      <c r="B77">
+        <v>62</v>
+      </c>
+      <c r="C77" t="s">
+        <v>374</v>
+      </c>
+      <c r="D77" t="s">
+        <v>375</v>
+      </c>
+      <c r="G77" t="s">
+        <v>376</v>
+      </c>
+      <c r="J77" t="s">
+        <v>377</v>
+      </c>
+      <c r="M77" t="s">
+        <v>314</v>
+      </c>
+      <c r="N77" t="s">
+        <v>21</v>
+      </c>
+      <c r="O77" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78" t="s">
+        <v>378</v>
+      </c>
+      <c r="B78">
+        <v>113</v>
+      </c>
+      <c r="C78" t="s">
+        <v>379</v>
+      </c>
+      <c r="D78" t="s">
+        <v>380</v>
+      </c>
+      <c r="G78" t="s">
+        <v>381</v>
+      </c>
+      <c r="J78" t="s">
+        <v>382</v>
+      </c>
+      <c r="M78" t="s">
+        <v>314</v>
+      </c>
+      <c r="N78" t="s">
+        <v>21</v>
+      </c>
+      <c r="O78" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79" t="s">
+        <v>383</v>
+      </c>
+      <c r="B79">
+        <v>75</v>
+      </c>
+      <c r="C79" t="s">
+        <v>384</v>
+      </c>
+      <c r="D79" t="s">
+        <v>385</v>
+      </c>
+      <c r="G79" t="s">
+        <v>386</v>
+      </c>
+      <c r="J79" t="s">
+        <v>387</v>
+      </c>
+      <c r="M79" t="s">
+        <v>20</v>
+      </c>
+      <c r="N79" t="s">
+        <v>21</v>
+      </c>
+      <c r="O79" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80" t="s">
+        <v>388</v>
+      </c>
+      <c r="B80">
+        <v>165</v>
+      </c>
+      <c r="C80" t="s">
+        <v>389</v>
+      </c>
+      <c r="D80" t="s">
+        <v>390</v>
+      </c>
+      <c r="G80" t="s">
+        <v>391</v>
+      </c>
+      <c r="J80" t="s">
+        <v>392</v>
+      </c>
+      <c r="M80" t="s">
+        <v>314</v>
+      </c>
+      <c r="N80" t="s">
+        <v>21</v>
+      </c>
+      <c r="O80" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81" t="s">
+        <v>393</v>
+      </c>
+      <c r="B81">
+        <v>107</v>
+      </c>
+      <c r="C81" t="s">
+        <v>394</v>
+      </c>
+      <c r="D81" t="s">
+        <v>395</v>
+      </c>
+      <c r="G81" t="s">
+        <v>396</v>
+      </c>
+      <c r="J81" t="s">
+        <v>397</v>
+      </c>
+      <c r="M81" t="s">
+        <v>314</v>
+      </c>
+      <c r="N81" t="s">
+        <v>21</v>
+      </c>
+      <c r="O81" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82" t="s">
+        <v>398</v>
+      </c>
+      <c r="B82">
+        <v>74</v>
+      </c>
+      <c r="C82" t="s">
+        <v>399</v>
+      </c>
+      <c r="D82" t="s">
+        <v>400</v>
+      </c>
+      <c r="G82" t="s">
+        <v>401</v>
+      </c>
+      <c r="J82" t="s">
+        <v>402</v>
+      </c>
+      <c r="M82" t="s">
+        <v>314</v>
+      </c>
+      <c r="N82" t="s">
+        <v>21</v>
+      </c>
+      <c r="O82" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83" t="s">
+        <v>403</v>
+      </c>
+      <c r="B83">
+        <v>62</v>
+      </c>
+      <c r="C83" t="s">
+        <v>404</v>
+      </c>
+      <c r="D83" t="s">
+        <v>405</v>
+      </c>
+      <c r="G83" t="s">
+        <v>406</v>
+      </c>
+      <c r="J83" t="s">
+        <v>407</v>
+      </c>
+      <c r="M83" t="s">
+        <v>314</v>
+      </c>
+      <c r="N83" t="s">
+        <v>21</v>
+      </c>
+      <c r="O83" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84" t="s">
+        <v>408</v>
+      </c>
+      <c r="B84">
+        <v>90</v>
+      </c>
+      <c r="C84" t="s">
+        <v>409</v>
+      </c>
+      <c r="D84" t="s">
+        <v>410</v>
+      </c>
+      <c r="G84" t="s">
+        <v>411</v>
+      </c>
+      <c r="J84" t="s">
+        <v>412</v>
+      </c>
+      <c r="M84" t="s">
+        <v>314</v>
+      </c>
+      <c r="N84" t="s">
+        <v>21</v>
+      </c>
+      <c r="O84" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85" t="s">
+        <v>413</v>
+      </c>
+      <c r="B85">
+        <v>60</v>
+      </c>
+      <c r="C85" t="s">
+        <v>414</v>
+      </c>
+      <c r="D85" t="s">
+        <v>415</v>
+      </c>
+      <c r="G85" t="s">
+        <v>416</v>
+      </c>
+      <c r="J85" t="s">
+        <v>417</v>
+      </c>
+      <c r="M85" t="s">
+        <v>314</v>
+      </c>
+      <c r="N85" t="s">
+        <v>21</v>
+      </c>
+      <c r="O85" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86" t="s">
+        <v>413</v>
+      </c>
+      <c r="B86">
+        <v>126</v>
+      </c>
+      <c r="C86" t="s">
+        <v>418</v>
+      </c>
+      <c r="D86" t="s">
+        <v>419</v>
+      </c>
+      <c r="G86" t="s">
+        <v>420</v>
+      </c>
+      <c r="J86" t="s">
+        <v>421</v>
+      </c>
+      <c r="M86" t="s">
+        <v>314</v>
+      </c>
+      <c r="N86" t="s">
+        <v>21</v>
+      </c>
+      <c r="O86" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87" t="s">
+        <v>422</v>
+      </c>
+      <c r="B87">
+        <v>109</v>
+      </c>
+      <c r="C87" t="s">
+        <v>423</v>
+      </c>
+      <c r="D87" t="s">
+        <v>89</v>
+      </c>
+      <c r="G87" t="s">
+        <v>90</v>
+      </c>
+      <c r="J87" t="s">
+        <v>424</v>
+      </c>
+      <c r="M87" t="s">
+        <v>314</v>
+      </c>
+      <c r="N87" t="s">
+        <v>21</v>
+      </c>
+      <c r="O87" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88" t="s">
+        <v>425</v>
+      </c>
+      <c r="B88">
+        <v>71</v>
+      </c>
+      <c r="C88" t="s">
+        <v>185</v>
+      </c>
+      <c r="D88" t="s">
+        <v>426</v>
+      </c>
+      <c r="G88" t="s">
+        <v>427</v>
+      </c>
+      <c r="J88" t="s">
+        <v>428</v>
+      </c>
+      <c r="M88" t="s">
+        <v>314</v>
+      </c>
+      <c r="N88" t="s">
+        <v>21</v>
+      </c>
+      <c r="O88" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89" t="s">
+        <v>429</v>
+      </c>
+      <c r="B89">
+        <v>100</v>
+      </c>
+      <c r="C89" t="s">
+        <v>430</v>
+      </c>
+      <c r="D89" t="s">
+        <v>431</v>
+      </c>
+      <c r="G89" t="s">
+        <v>432</v>
+      </c>
+      <c r="J89" t="s">
+        <v>433</v>
+      </c>
+      <c r="M89" t="s">
+        <v>314</v>
+      </c>
+      <c r="N89" t="s">
+        <v>21</v>
+      </c>
+      <c r="O89" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90" t="s">
+        <v>434</v>
+      </c>
+      <c r="B90">
+        <v>103</v>
+      </c>
+      <c r="C90" t="s">
+        <v>435</v>
+      </c>
+      <c r="D90" t="s">
+        <v>436</v>
+      </c>
+      <c r="G90" t="s">
+        <v>437</v>
+      </c>
+      <c r="J90" t="s">
+        <v>438</v>
+      </c>
+      <c r="M90" t="s">
+        <v>314</v>
+      </c>
+      <c r="N90" t="s">
+        <v>21</v>
+      </c>
+      <c r="O90" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91" t="s">
+        <v>439</v>
+      </c>
+      <c r="B91">
+        <v>177</v>
+      </c>
+      <c r="C91" t="s">
+        <v>440</v>
+      </c>
+      <c r="D91" t="s">
+        <v>441</v>
+      </c>
+      <c r="G91" t="s">
+        <v>442</v>
+      </c>
+      <c r="J91" t="s">
+        <v>443</v>
+      </c>
+      <c r="M91" t="s">
+        <v>314</v>
+      </c>
+      <c r="N91" t="s">
+        <v>21</v>
+      </c>
+      <c r="O91" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92" t="s">
+        <v>444</v>
+      </c>
+      <c r="B92">
+        <v>105</v>
+      </c>
+      <c r="C92" t="s">
+        <v>445</v>
+      </c>
+      <c r="D92" t="s">
+        <v>446</v>
+      </c>
+      <c r="G92" t="s">
+        <v>447</v>
+      </c>
+      <c r="J92" t="s">
+        <v>448</v>
+      </c>
+      <c r="M92" t="s">
+        <v>314</v>
+      </c>
+      <c r="N92" t="s">
+        <v>21</v>
+      </c>
+      <c r="O92" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" t="s">
+        <v>449</v>
+      </c>
+      <c r="B93">
+        <v>111</v>
+      </c>
+      <c r="C93" t="s">
+        <v>450</v>
+      </c>
+      <c r="D93" t="s">
+        <v>451</v>
+      </c>
+      <c r="G93" t="s">
+        <v>452</v>
+      </c>
+      <c r="J93" t="s">
+        <v>453</v>
+      </c>
+      <c r="M93" t="s">
+        <v>314</v>
+      </c>
+      <c r="N93" t="s">
+        <v>21</v>
+      </c>
+      <c r="O93" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94" t="s">
+        <v>454</v>
+      </c>
+      <c r="B94">
+        <v>69</v>
+      </c>
+      <c r="C94" t="s">
+        <v>455</v>
+      </c>
+      <c r="D94" t="s">
+        <v>456</v>
+      </c>
+      <c r="G94" t="s">
+        <v>457</v>
+      </c>
+      <c r="J94" t="s">
+        <v>458</v>
+      </c>
+      <c r="M94" t="s">
+        <v>314</v>
+      </c>
+      <c r="N94" t="s">
+        <v>21</v>
+      </c>
+      <c r="O94" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" t="s">
+        <v>454</v>
+      </c>
+      <c r="B95">
+        <v>105</v>
+      </c>
+      <c r="C95" t="s">
+        <v>107</v>
+      </c>
+      <c r="D95" t="s">
+        <v>459</v>
+      </c>
+      <c r="G95" t="s">
+        <v>460</v>
+      </c>
+      <c r="J95" t="s">
+        <v>461</v>
+      </c>
+      <c r="M95" t="s">
+        <v>314</v>
+      </c>
+      <c r="N95" t="s">
+        <v>21</v>
+      </c>
+      <c r="O95" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96" t="s">
+        <v>462</v>
+      </c>
+      <c r="B96">
+        <v>66</v>
+      </c>
+      <c r="C96" t="s">
+        <v>463</v>
+      </c>
+      <c r="D96" t="s">
+        <v>464</v>
+      </c>
+      <c r="G96" t="s">
+        <v>465</v>
+      </c>
+      <c r="J96" t="s">
+        <v>466</v>
+      </c>
+      <c r="M96" t="s">
+        <v>314</v>
+      </c>
+      <c r="N96" t="s">
+        <v>21</v>
+      </c>
+      <c r="O96" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" t="s">
+        <v>467</v>
+      </c>
+      <c r="B97">
         <v>124</v>
       </c>
-      <c r="C75" t="s">
-[...17 lines deleted...]
-      <c r="O75" t="s">
+      <c r="C97" t="s">
+        <v>468</v>
+      </c>
+      <c r="D97" t="s">
+        <v>469</v>
+      </c>
+      <c r="G97" t="s">
+        <v>470</v>
+      </c>
+      <c r="J97" t="s">
+        <v>471</v>
+      </c>
+      <c r="M97" t="s">
+        <v>314</v>
+      </c>
+      <c r="N97" t="s">
+        <v>21</v>
+      </c>
+      <c r="O97" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>