--- v2 (2026-05-30)
+++ v3 (2026-07-14)
@@ -12,118 +12,322 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
     <t>Introduction (en)</t>
   </si>
   <si>
     <t>Introduction (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/9b9de8dd_a525_4798_a5b3_9e3188287df9.jpg</t>
+  </si>
+  <si>
+    <t>AVISO | Condicionamento de Trânsito na rua 1º de maio</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que, devido à realização de trabalhos de manutenção e substituição das estruturas aéreas existentes, o trânsito na Rua 1.º de Maio estará condicionado nos seguintes períodos: Dias: 9 e 10 de julho Horário: das 08h00 às 18h00, em ambos os dias O condicionamento deve-se à circulação e operação de máquinas com plataforma elevatória articulada, necessárias à execução dos trabalhos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que, devido &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de trabalhos de manuten&amp;ccedil;&amp;atilde;o e substitui&amp;ccedil;&amp;atilde;o das estruturas a&amp;eacute;reas existentes, o tr&amp;acirc;nsito na Rua 1.&amp;ordm; de Maio estar&amp;aacute; condicionado nos seguintes per&amp;iacute;odos:&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Dias:&lt;/strong&gt; 9 e 10 de julho&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Hor&amp;aacute;rio:&lt;/strong&gt; das 08h00 &amp;agrave;s 18h00, em ambos os dias&lt;/p&gt; &lt;p&gt;O condicionamento deve-se &amp;agrave; circula&amp;ccedil;&amp;atilde;o e opera&amp;ccedil;&amp;atilde;o de m&amp;aacute;quinas com plataforma elevat&amp;oacute;ria articulada, necess&amp;aacute;rias &amp;agrave; execu&amp;ccedil;&amp;atilde;o dos trabalhos.&lt;/p&gt; &lt;p&gt;Durante a interven&amp;ccedil;&amp;atilde;o, ser&amp;aacute; mantida uma faixa de circula&amp;ccedil;&amp;atilde;o, permitindo a passagem alternada de ve&amp;iacute;culos.&lt;/p&gt; &lt;p&gt;Agradecemos a compreens&amp;atilde;o de todos e apelamos ao cumprimento da sinaliza&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria existente no local.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-MDouro"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/742215243_1801141104204533_6503916134445916427_n.jpg</t>
+  </si>
+  <si>
+    <t>Música e partilha entre gerações marcaram mais uma noite da Semana da Cultura Mirandesa</t>
+  </si>
+  <si>
+    <t>A programação da Semana da Cultura Mirandesa prosseguiu na noite de ontem, com um conjunto de atuações que celebraram a música e o convívio entre gerações.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o da Semana da Cultura Mirandesa prosseguiu na noite de ontem, com um conjunto de atua&amp;ccedil;&amp;otilde;es que celebraram a m&amp;uacute;sica e o conv&amp;iacute;vio entre gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;O ser&amp;atilde;o teve in&amp;iacute;cio com um concerto integrado no eixo &amp;ldquo;Cultura e Desporto para Todos&amp;rdquo; do Projeto PAIIA &amp;ndash; Plano de A&amp;ccedil;&amp;atilde;o Intergeracional de Inclus&amp;atilde;o Ativa. Seguiu-se a apresenta&amp;ccedil;&amp;atilde;o dos alunos de piano de Lu&amp;iacute;s Velho, da Casa de la M&amp;uacute;sica Mirandesa, que deram a conhecer o trabalho desenvolvido num concerto que reuniu pe&amp;ccedil;as cl&amp;aacute;ssicas e temas pop.&lt;/p&gt; &lt;p&gt;Depois da atua&amp;ccedil;&amp;atilde;o conjunta com os alunos da Escola B&amp;aacute;sica de Miranda do Douro, os alunos da Universidade S&amp;eacute;nior receberam ainda os certificados de conclus&amp;atilde;o do ano letivo, num momento que assinalou o encerramento de mais um ano de atividades.&lt;/p&gt; &lt;p&gt;Pode consultar a galeria de fotos &lt;a href="https://www.facebook.com/photo?fbid=1005872965485336&amp;amp;set=pcb.1005882558817710" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/20260704_114808.jpg</t>
+  </si>
+  <si>
+    <t>Festa dos Pendões reforça a união cultural entre Portugal e Espanha</t>
+  </si>
+  <si>
+    <t>No passado dia 4 de julho, Miranda do Douro celebrou a Festa dos Pendões - Pendones Alantre, La mesma Tierra, um desfile cultural que reuniu pendões provenientes de Portugal e Espanha, celebrando as tradições e os laços históricos entre os dois territórios.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado dia 4 de julho, Miranda do Douro celebrou a Festa dos Pend&amp;otilde;es - Pendones Alantre, La mesma Tierra, um desfile cultural que reuniu pend&amp;otilde;es provenientes de Portugal e Espanha, celebrando as tradi&amp;ccedil;&amp;otilde;es e os la&amp;ccedil;os hist&amp;oacute;ricos entre os dois territ&amp;oacute;rios.&lt;/p&gt; &lt;p&gt;O desfile percorreu as ruas da cidade, contando com a participa&amp;ccedil;&amp;atilde;o de diversos pend&amp;otilde;es, s&amp;iacute;mbolos hist&amp;oacute;ricos e tradicionais representativos de v&amp;aacute;rias aldeias do concelho de Miranda do Douro e das regi&amp;otilde;es espanholas de Le&amp;oacute;n, Sayago e Mombuey (Comarca de La Carballeda).&lt;/p&gt; &lt;p&gt;O evento contou ainda com a presen&amp;ccedil;a do Ex&amp;eacute;rcito portugu&amp;ecirc;s, representado pelo Regimento de Infantaria n.&amp;ordm; 19 de Chaves, que participou com o respetivo estandarte, acompanhado pelo seu Comandante, Tenente-Coronel Martins.&lt;/p&gt; &lt;p&gt;Al&amp;eacute;m de celebrar as tradi&amp;ccedil;&amp;otilde;es e o patrim&amp;oacute;nio local, a Festa dos Pend&amp;otilde;es funcionou como um ponto de encontro para refor&amp;ccedil;ar a identidade cultural das comunidades, transfronteiri&amp;ccedil;as entre Portugal e Espanha, para al&amp;eacute;m de tamb&amp;eacute;m estreitar as rela&amp;ccedil;&amp;otilde;es de amizade e a coopera&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;Galeria de fotos &lt;a href="https://www.facebook.com/photo/?fbid=1003455445727088&amp;amp;set=pcb.1003465675726065" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/cartazsendim.jpg</t>
+  </si>
+  <si>
+    <t>Abertura da Piscina Municipal de Sendim</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que a Piscina Municipal de Sendim irá abrir ao público já na próxima sexta, dia 3 de julho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que a Piscina Municipal de Sendim ir&amp;aacute; abrir ao p&amp;uacute;blico j&amp;aacute; na pr&amp;oacute;xima sexta, dia 3 de julho. Venha desfrutar deste excelente espa&amp;ccedil;o de lazer em fam&amp;iacute;lia ou com amigos!&lt;/p&gt; &lt;p&gt;De 03 a 15 de julho, a entrada &amp;eacute; totalmente gratuita para todos os visitantes!&lt;/p&gt; &lt;p&gt;Hor&amp;aacute;rio de Funcionamento: Todos os dias, das 10h00 &amp;agrave;s 20h00&lt;/p&gt; &lt;p&gt;Prepare a toalha, o protetor solar e aproveite ao m&amp;aacute;ximo os melhores mergulhos do ano!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/capa_face.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro celebra o 481.º aniversário da elevação a cidade com a Semana da Cultura Mirandesa</t>
+  </si>
+  <si>
+    <t>Miranda do Douro, 1 de julho de 2026 | Entre os dias 4 a 11 de julho, o Município de Miranda do Douro promove a Semana da Cultura Mirandesa, uma celebração que reúne um programa diversificado que integra atividades culturais, musicais e institucionais, com o objetivo de valorizar a identidade mirandesa e promover o património do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Miranda do Douro, 1 de julho de 2026 |&lt;/strong&gt; Entre os dias 4 a 11 de julho, o Munic&amp;iacute;pio de Miranda do Douro promove a Semana da Cultura Mirandesa, uma celebra&amp;ccedil;&amp;atilde;o que re&amp;uacute;ne um programa diversificado que integra atividades culturais, musicais e institucionais, com o objetivo de valorizar a identidade mirandesa e promover o patrim&amp;oacute;nio do concelho.&lt;/p&gt; &lt;p&gt;Ao longo da semana, a popula&amp;ccedil;&amp;atilde;o e os visitantes poder&amp;atilde;o assistir a concertos e espet&amp;aacute;culos, bem como visitar exposi&amp;ccedil;&amp;otilde;es e participar nas diversas atividades que integram o programa.&lt;/p&gt; &lt;p&gt;Entre os momentos de maior destaque encontram-se as comemora&amp;ccedil;&amp;otilde;es do Dia da Cidade, assinalado a 10 de julho, que incluem a cerim&amp;oacute;nia do hastear da bandeira acompanhada pela Banda Filarm&amp;oacute;nica Mirandesa, homenagem &amp;agrave;s institui&amp;ccedil;&amp;otilde;es e personalidades do concelho, bem como o concerto oper&amp;aacute;tico &amp;ldquo;Visita&amp;ccedil;&amp;atilde;o &amp;agrave; &amp;oacute;pera Barbeiro de Sevilha&amp;rdquo;.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro convida toda a popula&amp;ccedil;&amp;atilde;o e visitantes a participar nesta semana de celebra&amp;ccedil;&amp;atilde;o da cultura, da hist&amp;oacute;ria e das tradi&amp;ccedil;&amp;otilde;es locais que contribuem para a valoriza&amp;ccedil;&amp;atilde;o e fortalecimento da identidade mirandesa.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Data:&lt;/strong&gt; 4 a 11 de julho&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Local:&lt;/strong&gt; Miranda do Douro&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;otilde;es e programa completo est&amp;atilde;o dispon&amp;iacute;veis &lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/municipio/comunicacao/agenda-de-eventos/evento/semana-da-cultura-mirandesa-4-a-11-de-julho-2026" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/piscina_municipal20261julho.jpg</t>
+  </si>
+  <si>
+    <t>Funcionamento das Piscinas Municipais Descobertas a partir de 1 de julho</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa todos os munícipes e visitantes de que, a partir do dia 1 de julho, o horário de funcionamento das Piscinas Municipais Descobertas será alargado e entrará em vigor o respetivo preçário de acesso.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa todos os mun&amp;iacute;cipes e visitantes de que, a partir do dia 1 de julho, o hor&amp;aacute;rio de funcionamento das Piscinas Municipais Descobertas ser&amp;aacute; alargado e entrar&amp;aacute; em vigor o respetivo pre&amp;ccedil;&amp;aacute;rio de acesso.&lt;/p&gt; &lt;p&gt;Novo Hor&amp;aacute;rio de FuncionamentoTodos os dias: das 10h00 &amp;agrave;s 20h00&lt;/p&gt; &lt;p&gt;A partir de 1 de julho, a entrada deixa de ser gratuita, aplicando-se as seguintes tarifas de acordo com a idade e o dia da visita:&amp;nbsp;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/731417682_1699351097883530_659359270634044934_n.jpg</t>
+  </si>
+  <si>
+    <t>Concurso Concelhio de Bovinos de Raça Mirandesa e Chega de Touros</t>
+  </si>
+  <si>
+    <t>No passado dia 24 de junho, o Município de Miranda do Douro voltou a celebrar uma das suas maiores riquezas identitárias com a realização de mais uma edição do Concurso Concelhio de Bovinos de Raça Mirandesa e Chega de Touros.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado dia 24 de junho, o Munic&amp;iacute;pio de Miranda do Douro voltou a celebrar uma das suas maiores riquezas identit&amp;aacute;rias com a realiza&amp;ccedil;&amp;atilde;o de mais uma edi&amp;ccedil;&amp;atilde;o do Concurso Concelhio de Bovinos de Ra&amp;ccedil;a Mirandesa e Chega de Touros.&lt;/p&gt; &lt;p&gt;A iniciativa reuniu criadores, produtores e p&amp;uacute;blico em torno da valoriza&amp;ccedil;&amp;atilde;o da Ra&amp;ccedil;a Bovina Mirandesa, um patrim&amp;oacute;nio gen&amp;eacute;tico de excel&amp;ecirc;ncia que continua a desempenhar um papel fundamental na preserva&amp;ccedil;&amp;atilde;o da ruralidade, na dinamiza&amp;ccedil;&amp;atilde;o da economia local e na afirma&amp;ccedil;&amp;atilde;o do territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;Ao longo do dia, os exemplares em concurso evidenciaram as caracter&amp;iacute;sticas que distinguem esta ra&amp;ccedil;a aut&amp;oacute;ctone, reconhecida pela sua rusticidade, bravura e capacidade de adapta&amp;ccedil;&amp;atilde;o. O evento constituiu tamb&amp;eacute;m uma oportunidade para reconhecer o trabalho e a dedica&amp;ccedil;&amp;atilde;o dos criadores, essenciais para garantir a continuidade e o desenvolvimento desta importante atividade.&lt;/p&gt; &lt;p&gt;Durante a tarde, teve lugar a tradicional Chega de Touros. Estes confrontos entre animais permitiram demonstrar a for&amp;ccedil;a, a destreza e a bravura dos touros, preservando uma tradi&amp;ccedil;&amp;atilde;o que continua a ser uma das express&amp;otilde;es mais emblem&amp;aacute;ticas da identidade do concelho.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro reafirma o seu compromisso com a preserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o da Ra&amp;ccedil;a Bovina Mirandesa, promovendo iniciativas que contribuem para a sustentabilidade do mundo rural e para a defesa do patrim&amp;oacute;nio natural, cultural e econ&amp;oacute;mico do concelho&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/720449586_1273513591276433_7773105167454275924_n.jpg</t>
+  </si>
+  <si>
+    <t>Requalificação de espaço público</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro procedeu à substituição dos exemplares de Catalpa bignonioides existentes na envolvente da praça pública, após avaliação do seu estado fitossanitário e estrutural.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro procedeu &amp;agrave; substitui&amp;ccedil;&amp;atilde;o dos exemplares de Catalpa bignonioides existentes na envolvente da pra&amp;ccedil;a p&amp;uacute;blica, ap&amp;oacute;s avalia&amp;ccedil;&amp;atilde;o do seu estado fitossanit&amp;aacute;rio e estrutural.&lt;/p&gt; &lt;p&gt;As &amp;aacute;rvores apresentavam sinais de degrada&amp;ccedil;&amp;atilde;o, como fendas no tronco, descasque e fragilidade estrutural, representando risco acrescido numa zona de circula&amp;ccedil;&amp;atilde;o pedonal e estacionamento autom&amp;oacute;vel. Acrescia ainda a deposi&amp;ccedil;&amp;atilde;o frequente de folhas, flores e vagens, que sujavam a via p&amp;uacute;blica e os ve&amp;iacute;culos estacionados.&lt;/p&gt; &lt;p&gt;Foram agora substitu&amp;iacute;das por Lagerstroemia indica (&amp;aacute;rvore-de-J&amp;uacute;piter), uma esp&amp;eacute;cie mais adequada ao contexto urbano, resistente &amp;agrave; seca, de baixa manuten&amp;ccedil;&amp;atilde;o e com elevada valoriza&amp;ccedil;&amp;atilde;o ornamental pela sua flora&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Mais seguran&amp;ccedil;a para pessoas e bens&lt;/li&gt; &lt;li&gt;Redu&amp;ccedil;&amp;atilde;o da sujidade no espa&amp;ccedil;o p&amp;uacute;blico&lt;/li&gt; &lt;li&gt;Menor necessidade de manuten&amp;ccedil;&amp;atilde;o&lt;/li&gt; &lt;li&gt;Valoriza&amp;ccedil;&amp;atilde;o paisag&amp;iacute;stica do espa&amp;ccedil;o&lt;/li&gt; &lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/juntos_protegemos_a_nossa_terra_1080x1350px.jpg</t>
+  </si>
+  <si>
+    <t>Município de Miranda do Douro associa-se à campanha de sensibilização “Juntos, Protegemos a Nossa Terra”</t>
+  </si>
+  <si>
+    <t>As alterações climáticas são uma realidade que afeta cada vez mais o nosso território, os recursos naturais, a agricultura, as florestas e a qualidade de vida das nossas comunidades.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;As altera&amp;ccedil;&amp;otilde;es clim&amp;aacute;ticas s&amp;atilde;o uma realidade que afeta cada vez mais o nosso territ&amp;oacute;rio, os recursos naturais, a agricultura, as florestas e a qualidade de vida das nossas comunidades.&lt;/p&gt; &lt;p&gt;No &amp;acirc;mbito do projeto Eco-Smart TTM &amp;ndash; A&amp;ccedil;&amp;atilde;o Clim&amp;aacute;tica Comum nas Terras de Tr&amp;aacute;s-os-Montes, o Munic&amp;iacute;pio de Miranda do Douro associa-se &amp;agrave; campanha de sensibiliza&amp;ccedil;&amp;atilde;o &amp;ldquo;Juntos, Protegemos a Nossa Terra&amp;rdquo;, promovida pela CIM Terras de Tr&amp;aacute;s-os-Montes.&lt;/p&gt; &lt;p&gt;Atrav&amp;eacute;s de pequenos gestos e escolhas mais sustent&amp;aacute;veis, todos podemos contribuir para proteger o ambiente e construir um futuro mais resiliente para as pr&amp;oacute;ximas gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Poupar &amp;aacute;gua&lt;/li&gt; &lt;li&gt;Utilizar energia de forma eficiente&lt;/li&gt; &lt;li&gt;Optar por uma mobilidade mais sustent&amp;aacute;vel&lt;/li&gt; &lt;li&gt;Valorizar os recursos locais&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Juntos, protegemos a nossa terra.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/piscina_municipal2026_cartaz_de_abertura.jpg</t>
+  </si>
+  <si>
+    <t>Abertura da Piscina Municipal de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>O Município de Miranda do Douro informa que a Piscina Municipal irá abrir ao público já no próximo sábado, dia 20 de junho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que a Piscina Municipal ir&amp;aacute; abrir ao p&amp;uacute;blico j&amp;aacute; no pr&amp;oacute;ximo s&amp;aacute;bado, dia 20 de junho. Venha desfrutar deste excelente espa&amp;ccedil;o de lazer em fam&amp;iacute;lia ou com amigos!&lt;/p&gt; &lt;p&gt;De 20 a 30 de junho, a entrada &amp;eacute; totalmente gratuita para todos os visitantes!&lt;/p&gt; &lt;p&gt;Hor&amp;aacute;rio de Funcionamento: Todos os dias, das 14h00 &amp;agrave;s 20h00&lt;/p&gt; &lt;p&gt;Prepare a toalha, o protetor solar e aproveite ao m&amp;aacute;ximo os melhores mergulhos do ano!&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/717200743_983435477729085_1779530278694049832_n.jpg</t>
+  </si>
+  <si>
+    <t>Festa da amizade junta mais de mil pessoas no Santuário de Nossa Senhora do Naso</t>
+  </si>
+  <si>
+    <t>Mais de mil pessoas do concelho de Miranda do Douro e também de Rabanales, em Espanha, reuniram-seno passado dia 10 de junho, no recinto do Santuário de Nossa Senhora do Naso para celebrar a Festa da Amizade.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Mais de mil pessoas do concelho de Miranda do Douro e tamb&amp;eacute;m de Rabanales, em Espanha, reuniram-seno passado dia 10 de junho, no recinto do Santu&amp;aacute;rio de Nossa Senhora do Naso para celebrar a Festa da Amizade.&lt;/p&gt; &lt;p&gt;Este encontro anual, promovido pelo Munic&amp;iacute;pio de Miranda do Douro, tem como principal objetivo proporcionar um dia especial de conv&amp;iacute;vio, amizade, anima&amp;ccedil;&amp;atilde;o e alegria aos cidad&amp;atilde;os seniores do concelho.&lt;/p&gt; &lt;p&gt;O programa foi diversificado e cheio de momentos especiais, desde a celebra&amp;ccedil;&amp;atilde;o da missa ao almo&amp;ccedil;o-conv&amp;iacute;vio, passando pelas atua&amp;ccedil;&amp;otilde;es da Universidade S&amp;eacute;nior de Miranda do Douro e da Banda Filarm&amp;oacute;nica Mirandesa. O dia terminou em grande com um animado baile com m&amp;uacute;sica ao vivo, onde os mais velhos, foram os verdadeiros protagonistas da festa.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio agradece, com especial reconhecimento, o apoio das entidades locais, da GNR - Comando Territorial de Bragan&amp;ccedil;a, dos Bombeiros Volunt&amp;aacute;rios de Miranda do Douro e da Unidade Local de Sa&amp;uacute;de de Miranda do Douro, cujo contributo foi fundamental para o sucesso do evento.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/717790394_979958238076809_7835871220556186319_n.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro marcou presença na Feira Nacional de Agricultura, em Santarém</t>
+  </si>
+  <si>
+    <t>No passado dia 6 de junho, Município de Miranda do Douro marcou presença no stand da Associação de Municípios do Douro Superior, na Feira Nacional de Agricultura, em Santarém.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No passado dia 6 de junho, Munic&amp;iacute;pio de Miranda do Douro marcou presen&amp;ccedil;a no stand da Associa&amp;ccedil;&amp;atilde;o de Munic&amp;iacute;pios do Douro Superior, na Feira Nacional de Agricultura, em Santar&amp;eacute;m.&lt;/p&gt; &lt;p&gt;Ao longo do dia, foram dados a conhecer alguns produtos regionais do concelho, atrav&amp;eacute;s de uma degusta&amp;ccedil;&amp;atilde;o que proporcionou aos visitantes uma verdadeira viagem pelos sabores aut&amp;ecirc;nticos da nossa terra.&lt;/p&gt; &lt;p&gt;Esta participa&amp;ccedil;&amp;atilde;o constituiu tamb&amp;eacute;m uma importante oportunidade para promover Miranda do Douro enquanto destino de excel&amp;ecirc;ncia, destacando o seu patrim&amp;oacute;nio, cultura, tradi&amp;ccedil;&amp;otilde;es, gastronomia e potencial tur&amp;iacute;stico.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/cartaz26.jpg</t>
+  </si>
+  <si>
+    <t>ATL Férias de Verão 2026</t>
+  </si>
+  <si>
+    <t>A melhor aventura das férias está prestes a começar!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A melhor aventura das f&amp;eacute;rias est&amp;aacute; prestes a come&amp;ccedil;ar!&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal de Miranda do Douro preparou o plano perfeito! O nosso ATL de Ver&amp;atilde;o 2026 est&amp;aacute; de volta para garantir que as crian&amp;ccedil;as se divirtam &amp;agrave; grande. Dias cheios de sorrisos, novas amizades e atividades imperd&amp;iacute;veis!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Informa&amp;ccedil;&amp;otilde;es Importantes:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Per&amp;iacute;odo do ATL: de 06 a 31 de julho de 2026&lt;/li&gt; &lt;li&gt;Quem pode saltar a bordo? Super-her&amp;oacute;is e aventureiros dos 3 aos 12 anos&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;INSCRI&amp;Ccedil;&amp;Otilde;ES OBRIGAT&amp;Oacute;RIAS de 16/06/2026 a 24/06/2026&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Onde inscrever:&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Miranda do Douro:&lt;/strong&gt; Balc&amp;atilde;o &amp;Uacute;nico da C&amp;acirc;mara Municipal&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Sendim:&lt;/strong&gt; Jardim de Inf&amp;acirc;ncia de Sendim&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3572/inscricao_ferias_ativas_e_aaaf.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Ficha de Inscri&amp;ccedil;&amp;atilde;o F&amp;eacute;rias Ativas e AAAF&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3573/programacao_atl_2026_mirandes__1_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Programac&amp;#807;a&amp;#771;o ATL 2026&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__2_.jpg</t>
+  </si>
+  <si>
+    <t>Município de Miranda do Douro abre Concursos para Exploração dos Bares das Piscinas de Miranda e Sendim</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Miranda do Douro aprovou, por unanimidade na sua reunião de 29 de maio de 2026, a abertura de duas hastas públicas para a cedência do direito de exploração dos bares/esplanadas das Piscinas Municipais Descobertas de Miranda do Douro e de Sendim.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A C&amp;acirc;mara Municipal de Miranda do Douro aprovou, por unanimidade na sua reuni&amp;atilde;o de 29 de maio de 2026, a abertura de duas hastas p&amp;uacute;blicas para a ced&amp;ecirc;ncia do direito de explora&amp;ccedil;&amp;atilde;o dos bares/esplanadas das Piscinas Municipais Descobertas de Miranda do Douro e de Sendim. Ambos os concursos p&amp;uacute;blicos est&amp;atilde;o agendados para o pr&amp;oacute;ximo dia 16 de junho de 2026.&lt;/p&gt; &lt;p&gt;Conhe&amp;ccedil;a os detalhes e as condi&amp;ccedil;&amp;otilde;es de cada um dos espa&amp;ccedil;os:&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Piscina Municipal Descoberta de Miranda do Douro&lt;/strong&gt;&lt;/h4&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Per&amp;iacute;odo de Concess&amp;atilde;o:&lt;/strong&gt; &amp;Eacute;pocas balneares de 2026 e 2027 (meses de julho e agosto de cada ano).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Pre&amp;ccedil;o Base de Licita&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; &amp;euro;400,00 / m&amp;ecirc;s (+ IVA).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Funcionamento dos Lan&amp;ccedil;os:&lt;/strong&gt; Licita&amp;ccedil;&amp;atilde;o verbal, com lan&amp;ccedil;os m&amp;iacute;nimos de &amp;euro;20,00 (ou m&amp;uacute;ltiplos de &amp;euro;20,00).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Cau&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; Equivalente ao valor de 3 rendas mensais.&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Hora e Local do Leil&amp;atilde;o:&lt;/strong&gt; 16 de junho de 2026, &amp;agrave;s 10:00, no Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Piscina Municipal Descoberta de Sendim&lt;/strong&gt;&lt;/h4&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Per&amp;iacute;odo de Concess&amp;atilde;o:&lt;/strong&gt; &amp;Eacute;poca balnear de 2026 (meses de julho e agosto).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Pre&amp;ccedil;o Base de Licita&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; &amp;euro;50,00 / m&amp;ecirc;s (+ IVA).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Funcionamento dos Lan&amp;ccedil;os:&lt;/strong&gt; Licita&amp;ccedil;&amp;atilde;o verbal, com lan&amp;ccedil;os m&amp;iacute;nimos de &amp;euro;5,00 (ou m&amp;uacute;ltiplos de &amp;euro;5,00).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Cau&amp;ccedil;&amp;atilde;o:&lt;/strong&gt; Equivalente ao valor de 2 rendas mensais.&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Hora e Local do Leil&amp;atilde;o:&lt;/strong&gt; 16 de junho de 2026, &amp;agrave;s 14:00, no Sal&amp;atilde;o Nobre da Junta de Freguesia de Sendim.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Quem pode concorrer?&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Podem participar na licita&amp;ccedil;&amp;atilde;o pessoas singulares ou sociedades legalmente constitu&amp;iacute;das, desde que se encontrem coletadas nos &lt;strong&gt;CAE's 56301&lt;/strong&gt;, &lt;strong&gt;56302&lt;/strong&gt; ou &lt;strong&gt;56303&lt;/strong&gt; e que possuam um estabelecimento comercial em funcionamento no &amp;acirc;mbito de alguma destas atividades.&lt;/p&gt; &lt;p&gt;Os interessados em visitar os espa&amp;ccedil;os antes do leil&amp;atilde;o devem realizar uma marca&amp;ccedil;&amp;atilde;o pr&amp;eacute;via com a Unidade de Apoio Jur&amp;iacute;dico atrav&amp;eacute;s do telefone &lt;strong&gt;273 430 020&lt;/strong&gt; ou pelo e-mail &lt;strong&gt;&lt;a href="mailto:carlos.sil@cm-mdouro.pt." target="_blank"&gt;carlos.sil@cm-mdouro.pt. &lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;Not&amp;iacute;cia emitida com base nos editais assinados pela Presidente da C&amp;acirc;mara Municipal, Dra. Helena Maria da Silva Ventura Barril, a 5 de junho de 2026.&lt;/em&gt;&lt;/p&gt; &lt;p&gt;Pode consultar os editais das Hastas P&amp;uacute;blicas &lt;a href="https://www.cm-mdouro.pt/municipio/comunicacao/editais-avisos?folders_list_9_folder_id=470" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3569/regulamento_piscinas_miranda.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Regulamento Piscina Municipal de Miranda do Douro&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3570/regulamento_piscinas_sendim.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Regulamento Piscina Municipal de Sendim&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;&amp;nbsp;&lt;/em&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/green_white_professional_agriculture_services_instagram_post.jpg</t>
   </si>
   <si>
     <t>Candidaturas abertas - Aviso nº1/2026 GAADR</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro informa que foi aberto o período de submissão das seguintes Candidaturas: Apoio crescer com o Turismo Reforçar a competitividade turística dos territórios; Promover a gestão inteligente das cidades e dos territórios; Fomentar o desenvolvimento de projetos de inovação social; Calendário: a decorrer até ao dia 31 de dezembro 2026 ou quando esgotar a respetiva dotação financeira.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que foi aberto o per&amp;iacute;odo de submiss&amp;atilde;o das seguintes Candidaturas:&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Apoio crescer com o Turismo&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Refor&amp;ccedil;ar a competitividade tur&amp;iacute;stica dos territ&amp;oacute;rios;&lt;/li&gt; &lt;li&gt;Promover a gest&amp;atilde;o inteligente das cidades e dos territ&amp;oacute;rios;&lt;/li&gt; &lt;li&gt;Fomentar o desenvolvimento de projetos de inova&amp;ccedil;&amp;atilde;o social;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; a decorrer at&amp;eacute; ao dia 31 de dezembro 2026 ou quando esgotar a respetiva dota&amp;ccedil;&amp;atilde;o financeira.&lt;/p&gt; &lt;p&gt;As candidaturas s&amp;atilde;o submetidas na Plataforma SGPI, atrav&amp;eacute;s de formul&amp;aacute;rio pr&amp;oacute;prio.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;atilde;o &lt;strong&gt;&lt;a href="https://business.turismodeportugal.pt/pt/Investir/Financiamento/programas/Paginas/programa-crescer-com-turismo.aspx" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;hr&gt; &lt;p&gt;&lt;strong style="font-size: 1em;"&gt;Apoios excecional a intemp&amp;eacute;ries - declara&amp;ccedil;&amp;atilde;o de preju&amp;iacute;zos resultantes de ocorr&amp;ecirc;ncias graves que afetem explora&amp;ccedil;&amp;otilde;es agr&amp;iacute;colas&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;N&amp;atilde;o se trata de uma candidatura, mas sim de uma declara&amp;ccedil;&amp;atilde;o de ocorr&amp;ecirc;ncia, a valida&amp;ccedil;&amp;atilde;o ser&amp;aacute; posteriormente assegurada pela CCDR NORTE atrav&amp;eacute;s de visita ao local ou por teledete&amp;ccedil;&amp;atilde;o, conforme previsto na legisla&amp;ccedil;&amp;atilde;o aplic&amp;aacute;vel. No entanto, no momento de submiss&amp;atilde;o, os candidatos ter&amp;atilde;o de anexar o(os) parecer(s) pr&amp;eacute;vio da C&amp;acirc;mara Municipal.&lt;/p&gt; &lt;p&gt;Pode fazer a submiss&amp;atilde;o desta candidatura &amp;eacute; diretamente &lt;strong&gt;&lt;a href="https://survey123.arcgis.com/share/383a04e8c61f4b4bb7f53ccca34765c4?version=3.24&amp;amp;portalUrl=https://geoportal.ccdr-n.pt/geoportal" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;S&amp;atilde;o eleg&amp;iacute;veis as interven&amp;ccedil;&amp;otilde;es em explora&amp;ccedil;&amp;otilde;es agr&amp;iacute;colas, nomeadamente a repara&amp;ccedil;&amp;atilde;o de infraestruturas de rega, caminhos agr&amp;iacute;colas, muros, veda&amp;ccedil;&amp;otilde;es, armaz&amp;eacute;ns e outras constru&amp;ccedil;&amp;otilde;es indispens&amp;aacute;veis &amp;agrave; atividade agr&amp;iacute;cola, substitui&amp;ccedil;&amp;atilde;o de equipamentos e maquinaria agr&amp;iacute;cola destru&amp;iacute;dos, reposi&amp;ccedil;&amp;atilde;o de animais e de culturas permanentes destru&amp;iacute;das ou gravemente afetadas.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; a decorrer at&amp;eacute; ao dia 16 de julho 2026.&lt;/p&gt; &lt;p&gt;Para mais informa&amp;ccedil;&amp;atilde;o: &lt;strong&gt;&lt;a href="https://www.ccdr-n.pt/pagina/tempestades" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;hr&gt; &lt;h4&gt;&lt;strong&gt;Apoios &amp;agrave; instala&amp;ccedil;&amp;atilde;o de novos produtores pecu&amp;aacute;rios&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Pr&amp;eacute;mio de instala&amp;ccedil;&amp;atilde;o;&lt;/li&gt; &lt;li&gt;Aquisi&amp;ccedil;&amp;atilde;o de animais.&lt;/li&gt; &lt;/ul&gt; &lt;h4&gt;&lt;strong&gt;Apoio &amp;agrave; convers&amp;atilde;o de matos em novas pastagens&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Convers&amp;atilde;o de ocupa&amp;ccedil;&amp;atilde;o cultural de parcelas ocupadas com matos&lt;/li&gt; &lt;/ul&gt; &lt;h4&gt;&lt;strong&gt;Apoio ao Investimento em Efici&amp;ecirc;ncia Energ&amp;eacute;tica, Produ&amp;ccedil;&amp;atilde;o e Armazenamento de Energia no setor agr&amp;iacute;cola&lt;/strong&gt;&lt;/h4&gt; &lt;ul&gt; &lt;li&gt;Investimentos em equipamentos e infraestruturas&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Calend&amp;aacute;rio:&lt;/strong&gt; das 10h00 de 2 de junho de 2026 at&amp;eacute; &amp;agrave;s 18h00 de 30 de junho de 2026.&lt;/p&gt; &lt;p&gt;Mais informa&amp;ccedil;&amp;atilde;o: &lt;strong&gt;&lt;a href="https://www.ifap.pt/portal/" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt; e &lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/admin/manager/news/" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Podem submeter estas candidaturas nas salas/gabinetes de parcel&amp;aacute;rio onde efetuaram o pedido &amp;Uacute;nico 2026.&lt;/p&gt; &lt;hr&gt; &lt;p&gt;&lt;strong&gt;Pode consultar os documentos:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3561/candidaturas_aviso_1_2026.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Candidaturas Abertas - Aviso n.&amp;ordm;1 2026 GAADR&lt;/a&gt;&lt;strong&gt;&lt;br&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3562/aviso_aberto_apoio_a_realizacao_de_investimentos_em_equipamentos_e_infraestruturas_na_area_da_eficiencia_energetica_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Aviso | Aberto apoio &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de investimentos em equipamentos e infraestruturas na &amp;aacute;rea da efici&amp;ecirc;ncia energ&amp;eacute;tica&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3563/aviso_abertura_concurso_apoio_instalacao__de_novos_produtores_pecuariose_a_conversao_de_matos_em_novas_pastegens.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Aviso | Abertura do concurso de apoio &amp;agrave; instala&amp;ccedil;&amp;atilde;o de novos produtores pecu&amp;aacute;rios e &amp;agrave; convers&amp;atilde;o de matos em novas pastagens&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3564/portaria_n_o_50_2025_1_programa_crescercom_o_turismo.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Portaria n&amp;ordm; 50-2025-1 | Programa Crescer com o Turismo&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3565/portaria_n_o_181_2026_1__21_abril__intemperies_ccdr_n.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;Portaria n.&amp;ordm; 181-2026-1, 21 abril | Intemp&amp;eacute;ries CCDR-N&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"CM-MDouro"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__1_.jpg</t>
   </si>
   <si>
     <t>Discussão Pública - 2.ª revisão do Plano Diretor Municipal (PDM)</t>
   </si>
   <si>
     <t>No seguimento da deliberação da reunião do executivo Municipal, realizada no dia 17 de abril de 2026, foi aprovada a abertura do período de discussão pública da 2ª Revisão do Plano Diretor Municipal (PDM).</t>
   </si>
   <si>
     <t>&lt;p&gt;No seguimento da delibera&amp;ccedil;&amp;atilde;o da reuni&amp;atilde;o do executivo Municipal, realizada no dia 17 de abril de 2026, foi aprovada a abertura do per&amp;iacute;odo de discuss&amp;atilde;o p&amp;uacute;blica da &lt;strong&gt;2&amp;ordf; Revis&amp;atilde;o do Plano Diretor Municipal (PDM)&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;O per&amp;iacute;odo para apresenta&amp;ccedil;&amp;atilde;o de reclama&amp;ccedil;&amp;otilde;es, sugest&amp;otilde;es ou observa&amp;ccedil;&amp;otilde;es decorre &lt;strong&gt;entre 29 de maio e 13 de julho de 2026&lt;/strong&gt;. A documenta&amp;ccedil;&amp;atilde;o completa estar&amp;aacute; dispon&amp;iacute;vel para consulta a partir do dia 29.&lt;/p&gt; &lt;p&gt;Este processo &amp;eacute; fundamental para o planeamento estrat&amp;eacute;gico do concelho, permitindo que todos os mun&amp;iacute;cipes e interessados participem ativamente no desenho do futuro do territ&amp;oacute;rio.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Prazos e Datas Importantes:&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;O per&amp;iacute;odo de participa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica tem a dura&amp;ccedil;&amp;atilde;o de 30 dias &amp;uacute;teis, contado a partir do 5.&amp;ordm; dia &amp;uacute;til ap&amp;oacute;s a publica&amp;ccedil;&amp;atilde;o oficial em Di&amp;aacute;rio da Rep&amp;uacute;blica (Aviso n.&amp;ordm; 12239/2026/2).&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;In&amp;iacute;cio:&lt;/strong&gt; 29 de maio de 2026&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Fim:&lt;/strong&gt; 13 de julho de 2026&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Como consultar a documenta&amp;ccedil;&amp;atilde;o?&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;A partir do &lt;strong&gt;dia 29 de maio&lt;/strong&gt;, todos os elementos que constituem a proposta de revis&amp;atilde;o estar&amp;atilde;o dispon&amp;iacute;veis para consulta:&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Online:&lt;/strong&gt; No s&amp;iacute;tio oficial do Munic&amp;iacute;pio &lt;strong&gt;&lt;a href="https://www.cm-mdouro.pt/balcao-virtual/urbanismo/planos-de-ordenamento/discussao-publica-2-revisao-do-pdm-plano-diretor-municipal" target="_blank" target="_blank"&gt;[aqui]&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Presencialmente:&lt;/strong&gt; Na Divis&amp;atilde;o de Ambiente e Gest&amp;atilde;o Urbana (Largo D. Jo&amp;atilde;o III, Miranda do Douro), nos dias &amp;uacute;teis, das 09h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 17h00.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Como participar?&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;Os interessados podem apresentar reclama&amp;ccedil;&amp;otilde;es, sugest&amp;otilde;es ou observa&amp;ccedil;&amp;otilde;es por escrito, utilizando o impresso pr&amp;oacute;prio dispon&amp;iacute;vel no Balc&amp;atilde;o de Atendimento e no site do Munic&amp;iacute;pio. A entrega pode ser feita de tr&amp;ecirc;s formas:&lt;/p&gt; &lt;ol&gt; &lt;li&gt;&lt;strong&gt;Via eletr&amp;oacute;nica:&lt;/strong&gt; Envio para o e-mail &lt;strong&gt;&lt;a href="mailto:pdm@cm-mdouro.pt" target="_blank" target="_blank"&gt;pdm@cm-mdouro.pt&lt;/a&gt;&lt;/strong&gt;.&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Via postal:&lt;/strong&gt; Atrav&amp;eacute;s de correio registado dirigido &amp;agrave; Presidente da C&amp;acirc;mara Municipal.&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Presencialmente:&lt;/strong&gt; Diretamente no Balc&amp;atilde;o de Atendimento do Munic&amp;iacute;pio.&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro refor&amp;ccedil;a a import&amp;acirc;ncia da participa&amp;ccedil;&amp;atilde;o de todos neste procedimento de gest&amp;atilde;o territorial, garantindo a transpar&amp;ecirc;ncia e a proximidade nas decis&amp;otilde;es que impactam o desenvolvimento da nossa regi&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/instagram_post_maio_amarelo_simples_amarelo_e_preto__2_.png</t>
   </si>
   <si>
     <t xml:space="preserve"> Abertura de Concurso para Concessão do Cais Fluvial de Miranda do Douro</t>
   </si>
   <si>
     <t>A Câmara Municipal de Miranda do Douro torna público que se encontra aberto o concurso para a atribuição do direito de ocupação e concessão do espaço designado por "Cais Fluvial de Miranda do Douro".</t>
@@ -291,53 +495,50 @@
     <t>“ColorADD nas Escolas”</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro promoveu, no dia 27 de abril, a iniciativa “ColorADD nas Escolas”, destinada aos alunos do 3.º ano do Agrupamento de Escolas de Miranda do Douro.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro promoveu, no dia 27 de abril, a iniciativa &lt;strong&gt;&amp;ldquo;ColorADD nas Escolas&amp;rdquo;&lt;/strong&gt;, destinada aos alunos do 3.&amp;ordm; ano do Agrupamento de Escolas de Miranda do Douro.&lt;/p&gt; &lt;p&gt;Desenvolvido pela ColorADD Social, com o apoio da autarquia, este projeto procurou sensibilizar a comunidade educativa para as dificuldades associadas ao daltonismo, promovendo a inclus&amp;atilde;o e ajudando a prevenir o insucesso e o abandono escolar precoces, bem como situa&amp;ccedil;&amp;otilde;es de bullying e exclus&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A a&amp;ccedil;&amp;atilde;o contou ainda com a colabora&amp;ccedil;&amp;atilde;o de um t&amp;eacute;cnico optometrista da Santos &amp;Oacute;tica M&amp;eacute;dica.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;A iniciativa integrou v&amp;aacute;rias atividades, nomeadamente:&lt;/strong&gt;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Sess&amp;atilde;o de sensibiliza&amp;ccedil;&amp;atilde;o;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Din&amp;acirc;mica &amp;ldquo;Ver e sentir as cores&amp;rdquo;;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Rastreio precoce do daltonismo e avalia&amp;ccedil;&amp;atilde;o da acuidade visual, assegurados por um profissional de optometria;&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;Distribui&amp;ccedil;&amp;atilde;o de Kits ColorADD aos alunos.&lt;/p&gt; &lt;p&gt;A C&amp;acirc;mara Municipal deixa um agradecimento &amp;agrave; ColorADD Social e &amp;agrave; Santos &amp;Oacute;tica M&amp;eacute;dica pela colabora&amp;ccedil;&amp;atilde;o e disponibilidade demonstradas.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/cartaz__44_.jpg</t>
   </si>
   <si>
     <t>Programa de Apoio à Esterilização de Animais de Companhia</t>
   </si>
   <si>
     <t>Pelo bem-estar animal, apela-se à esterilização dos animais de companhia do Concelho, considerando a importância que este procedimento tem na diminuição da natalidade de cães e gatos, que diretamente se reflete no controlo do abandono e de animais errantes.</t>
   </si>
   <si>
     <t>&lt;p&gt;Pelo bem-estar animal, apela-se &amp;agrave; esteriliza&amp;ccedil;&amp;atilde;o dos animais de companhia do Concelho, considerando a import&amp;acirc;ncia que este procedimento tem na diminui&amp;ccedil;&amp;atilde;o da natalidade de c&amp;atilde;es e gatos, que diretamente se reflete no controlo do abandono e de animais errantes.&lt;/p&gt; &lt;p&gt;O protocolo de estabelecido entre o Municipio de Miranda do Douro e a "VETPLAN Veterin&amp;aacute;ria, Lda." e o Consult&amp;oacute;rio Veterin&amp;aacute;rio de Mogadouro tem como objetivo a colabora&amp;ccedil;&amp;atilde;o para o Programa de Apoio &amp;agrave; Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia, nomeadamente:&lt;/p&gt; &lt;p&gt;Apoiar financeiramente a esteriliza&amp;ccedil;&amp;atilde;o de animais de pessoas residentes no Concelho de Miranda do Douro, sendo que a esteriliza&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita para os benefici&amp;aacute;rios e os custos associados, s&amp;atilde;o suportados pelo Munic&amp;iacute;pio de Miranda do Douro.&lt;/p&gt; &lt;p&gt;O Apoio &amp;eacute; aplic&amp;aacute;vel &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de esteriliza&amp;ccedil;&amp;otilde;es a animais detidos por fam&amp;iacute;lias/indiv&amp;iacute;duos residentes no Munic&amp;iacute;pio de Miranda do Douro.&lt;/p&gt; &lt;p&gt;A candidatura ao Programa de Apoio de Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia do Munic&amp;iacute;pio de Miranda do Douro poder&amp;aacute; ser efetuada durante o ano de 2025, at&amp;eacute; a verba esgotar ou at&amp;eacute; 31 de dezembro.&lt;/p&gt; &lt;p&gt;Esteriliza&amp;ccedil;&amp;atilde;o gratuita at&amp;eacute; 2 animais por agregado familiar, com o reembolso do valor gasto.&lt;/p&gt; &lt;p&gt;Este Programa beneficia de um apoio financeiro municipal no montante global de 10.000,00&amp;euro;.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Esteriliza&amp;ccedil;&amp;atilde;o nas Cl&amp;iacute;nicas de Miranda, Sendim ou Mogadouro:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;VETPAN Veterin&amp;aacute;ria Lda, em Miranda do Douro e Sendim&lt;/li&gt; &lt;li&gt;Consult&amp;oacute;rio Veterin&amp;aacute;rio de Mogadouro, em Mogadouro&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Normas do Programa de Apoio &amp;agrave; Esteriliza&amp;ccedil;&amp;atilde;o de Animais de Companhia &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3475/normas_esterilizacao_2026__1_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Formul&amp;aacute;rio de Candidatura &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3476/formulario_veterinario_word_3_.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Formul&amp;aacute;rio de Candidatura edit&amp;aacute;vel &lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3477/formulario_veterinario_word_3_.docx" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-22</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.lanubre.com/files/images/blog/cartaz26.jpg</t>
   </si>
   <si>
     <t>Dia Mundial do Livro e dos Direitos de Autor com 25% de desconto em todos os livros</t>
   </si>
   <si>
     <t>A 23 de abril celebra-se o Dia Mundial do Livro e dos Direitos de Autor.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt; &lt;p&gt;A data tem como objetivo reconhecer a import&amp;acirc;ncia e a utilidade dos livros bem como incentivar h&amp;aacute;bitos de leitura na popula&amp;ccedil;&amp;atilde;o, ver os livros como importante meio de transmiss&amp;atilde;o de cultura e informa&amp;ccedil;&amp;atilde;o, e ainda, elementos fundamentais no processo educativo.&lt;/p&gt; &lt;p&gt;Para assinalar esta data, de 23 a 26 de abril, adquire um livro em L&amp;iacute;ngua Mirandesa, ou outro presente na Casa da Cultura Mirandesa e no nosso site [&lt;a href="https://www.cm-mdouro.pt/municipio/comunicacao/lista-de-livros-para-venda/catalogo-de-livros" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;], com 25% de desconto e portes gr&amp;aacute;tis!&lt;/p&gt; &lt;p&gt;&lt;strong&gt;"n&amp;atilde;o deixes para amanh&amp;atilde; o que podes ler hoje"&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;&lt;strong&gt;Nota:&amp;nbsp;&lt;/strong&gt;Desconto de 25% limitado a 2 unidades por livro por cliente&lt;/em&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/cartaz__43_.jpg</t>
   </si>
   <si>
     <t>OPJ - Orçamento Participativo Jovem 2026</t>
   </si>
   <si>
     <t>As candidaturas para o novo ciclo do Orçamento Participativo Jovem (OPJ) 2026 do Município de Miranda do Douro estão abertas até 29 de maio de 2026.</t>
   </si>
   <si>
     <t>&lt;p&gt;As candidaturas para o novo ciclo do Or&amp;ccedil;amento Participativo Jovem (OPJ) 2026 do Munic&amp;iacute;pio de Miranda do Douro est&amp;atilde;o abertas at&amp;eacute; 29 de maio de 2026.&lt;/p&gt; &lt;p&gt;Esta iniciativa, promovida pelo Munic&amp;iacute;pio de Miranda do Douro, destina-se a incentivar os jovens do concelho a desenvolverem e apresentarem projetos inovadores de interesse local.&lt;/p&gt; &lt;p&gt;Podem candidatar-se jovens entre os 14 e os 35 anos, que sejam residentes, estudantes ou trabalhadores no concelho. Para isso, basta preencher o formul&amp;aacute;rio de candidatura e entreg&amp;aacute;-lo no Balc&amp;atilde;o &amp;Uacute;nico do Munic&amp;iacute;pio de Miranda do Douro.&lt;/p&gt; &lt;p&gt;Os projetos podem ser individuais ou coletivos, mas cada jovem s&amp;oacute; poder&amp;aacute; submeter uma candidatura, com um or&amp;ccedil;amento m&amp;aacute;ximo de 10.000&amp;euro;.&lt;/p&gt; &lt;p&gt;As propostas podem abranger diversas &amp;aacute;reas de atua&amp;ccedil;&amp;atilde;o do munic&amp;iacute;pio, sejam elas materiais ou imateriais, incluindo:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Urbanismo&lt;/li&gt; &lt;li&gt;Prote&amp;ccedil;&amp;atilde;o ambiental e energia&lt;/li&gt; &lt;li&gt;Infraestruturas rodovi&amp;aacute;rias, tr&amp;acirc;nsito e mobilidade&lt;/li&gt; &lt;li&gt;Turismo, com&amp;eacute;rcio e empreendedorismo jovem&lt;/li&gt; &lt;li&gt;Educa&amp;ccedil;&amp;atilde;o, juventude e desporto&lt;/li&gt; &lt;li&gt;A&amp;ccedil;&amp;atilde;o social e cultura&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;O OPJ visa promover a participa&amp;ccedil;&amp;atilde;o ativa dos jovens na vida p&amp;uacute;blica, incentivando o di&amp;aacute;logo entre juventude, t&amp;eacute;cnicos e decisores aut&amp;aacute;rquicos. Al&amp;eacute;m disso, busca estimular o empreendedorismo jovem e refor&amp;ccedil;ar o sentido de cidadania e responsabilidade social.&lt;/p&gt; &lt;p&gt;Ficha de inscri&amp;ccedil;&amp;atilde;o e regulamento &lt;a href="https://www.cm-mdouro.pt/areas-de-intervencao/juventude#faq-4" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -1775,51 +1976,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O97"/>
+  <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1835,2826 +2036,3232 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>183</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>21</v>
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
       <c r="N3" t="s">
         <v>21</v>
       </c>
       <c r="O3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>30</v>
       </c>
       <c r="J4" t="s">
         <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>21</v>
       </c>
       <c r="O4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B5">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>21</v>
       </c>
       <c r="O5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B6">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
       <c r="N6" t="s">
         <v>21</v>
       </c>
       <c r="O6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="B7">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
       <c r="N7" t="s">
         <v>21</v>
       </c>
       <c r="O7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="B8">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G8" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
       <c r="N8" t="s">
         <v>21</v>
       </c>
       <c r="O8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B9">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>21</v>
       </c>
       <c r="O9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B10">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J10" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
       <c r="N10" t="s">
         <v>21</v>
       </c>
       <c r="O10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B11">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="G11" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>21</v>
       </c>
       <c r="O11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B12">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G12" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="J12" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
       <c r="N12" t="s">
         <v>21</v>
       </c>
       <c r="O12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B13">
         <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
       <c r="N13" t="s">
         <v>21</v>
       </c>
       <c r="O13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B14">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D14" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G14" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="J14" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
       <c r="N14" t="s">
         <v>21</v>
       </c>
       <c r="O14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B15">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D15" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G15" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="J15" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>21</v>
       </c>
       <c r="O15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B16">
-        <v>66</v>
+        <v>183</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D16" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G16" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="J16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
       <c r="N16" t="s">
         <v>21</v>
       </c>
       <c r="O16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B17">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="C17" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G17" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="J17" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>21</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B18">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="G18" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J18" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18" t="s">
         <v>21</v>
       </c>
       <c r="O18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B19">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="C19" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
       <c r="N19" t="s">
         <v>21</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B20">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>21</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="B21">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
       <c r="N21" t="s">
         <v>21</v>
       </c>
       <c r="O21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="B22">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J22" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>21</v>
       </c>
       <c r="O22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B23">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D23" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G23" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="J23" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>21</v>
       </c>
       <c r="O23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B24">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="D24" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G24" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="J24" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
       <c r="N24" t="s">
         <v>21</v>
       </c>
       <c r="O24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B25">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="D25" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G25" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J25" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25" t="s">
         <v>21</v>
       </c>
       <c r="O25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B26">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C26" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D26" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G26" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="J26" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
       <c r="N26" t="s">
         <v>21</v>
       </c>
       <c r="O26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B27">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C27" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D27" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G27" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="J27" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27" t="s">
         <v>21</v>
       </c>
       <c r="O27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B28">
-        <v>76</v>
+        <v>134</v>
       </c>
       <c r="C28" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D28" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="G28" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="J28" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28" t="s">
         <v>21</v>
       </c>
       <c r="O28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D29" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="G29" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="J29" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
       <c r="N29" t="s">
         <v>21</v>
       </c>
       <c r="O29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B30">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="C30" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D30" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="G30" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="J30" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30" t="s">
         <v>21</v>
       </c>
       <c r="O30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B31">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="C31" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D31" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="G31" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="J31" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>21</v>
       </c>
       <c r="O31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B32">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>156</v>
+        <v>76</v>
       </c>
       <c r="D32" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="G32" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J32" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
       <c r="N32" t="s">
         <v>21</v>
       </c>
       <c r="O32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B33">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C33" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D33" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="G33" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="J33" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33" t="s">
         <v>21</v>
       </c>
       <c r="O33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B34">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D34" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="G34" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J34" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
       <c r="N34" t="s">
         <v>21</v>
       </c>
       <c r="O34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B35">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D35" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G35" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J35" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
       <c r="N35" t="s">
         <v>21</v>
       </c>
       <c r="O35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B36">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="C36" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D36" t="s">
+        <v>178</v>
+      </c>
+      <c r="G36" t="s">
+        <v>179</v>
+      </c>
+      <c r="J36" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
       <c r="N36" t="s">
         <v>21</v>
       </c>
       <c r="O36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B37">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C37" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D37" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G37" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J37" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
       <c r="N37" t="s">
         <v>21</v>
       </c>
       <c r="O37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B38">
         <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>185</v>
+        <v>91</v>
       </c>
       <c r="D38" t="s">
         <v>186</v>
       </c>
       <c r="G38" t="s">
         <v>187</v>
       </c>
       <c r="J38" t="s">
         <v>188</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
       <c r="N38" t="s">
         <v>21</v>
       </c>
       <c r="O38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>189</v>
       </c>
       <c r="B39">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="C39" t="s">
+        <v>174</v>
+      </c>
+      <c r="D39" t="s">
         <v>190</v>
       </c>
-      <c r="D39" t="s">
+      <c r="G39" t="s">
         <v>191</v>
       </c>
-      <c r="G39" t="s">
+      <c r="J39" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39" t="s">
         <v>21</v>
       </c>
       <c r="O39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
+        <v>193</v>
+      </c>
+      <c r="B40">
+        <v>60</v>
+      </c>
+      <c r="C40" t="s">
         <v>194</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>195</v>
       </c>
-      <c r="D40" t="s">
+      <c r="G40" t="s">
         <v>196</v>
       </c>
-      <c r="G40" t="s">
+      <c r="J40" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
       <c r="N40" t="s">
         <v>21</v>
       </c>
       <c r="O40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
+        <v>198</v>
+      </c>
+      <c r="B41">
+        <v>75</v>
+      </c>
+      <c r="C41" t="s">
         <v>199</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>200</v>
       </c>
-      <c r="D41" t="s">
+      <c r="G41" t="s">
         <v>201</v>
       </c>
-      <c r="G41" t="s">
+      <c r="J41" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
       <c r="N41" t="s">
         <v>21</v>
       </c>
       <c r="O41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B42">
+        <v>76</v>
+      </c>
+      <c r="C42" t="s">
+        <v>203</v>
+      </c>
+      <c r="D42" t="s">
         <v>204</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="G42" t="s">
         <v>205</v>
       </c>
-      <c r="D42" t="s">
+      <c r="J42" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="M42" t="s">
         <v>20</v>
       </c>
       <c r="N42" t="s">
         <v>21</v>
       </c>
       <c r="O42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
+        <v>207</v>
+      </c>
+      <c r="B43">
+        <v>60</v>
+      </c>
+      <c r="C43" t="s">
+        <v>208</v>
+      </c>
+      <c r="D43" t="s">
         <v>209</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="G43" t="s">
         <v>210</v>
       </c>
-      <c r="D43" t="s">
+      <c r="J43" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
       <c r="N43" t="s">
         <v>21</v>
       </c>
       <c r="O43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
+        <v>212</v>
+      </c>
+      <c r="B44">
+        <v>121</v>
+      </c>
+      <c r="C44" t="s">
+        <v>213</v>
+      </c>
+      <c r="D44" t="s">
         <v>214</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="G44" t="s">
         <v>215</v>
       </c>
-      <c r="D44" t="s">
+      <c r="J44" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
       <c r="N44" t="s">
         <v>21</v>
       </c>
       <c r="O44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
+        <v>217</v>
+      </c>
+      <c r="B45">
+        <v>64</v>
+      </c>
+      <c r="C45" t="s">
+        <v>218</v>
+      </c>
+      <c r="D45" t="s">
         <v>219</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="G45" t="s">
         <v>220</v>
       </c>
-      <c r="D45" t="s">
+      <c r="J45" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
       <c r="N45" t="s">
         <v>21</v>
       </c>
       <c r="O45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46">
+        <v>79</v>
+      </c>
+      <c r="C46" t="s">
+        <v>223</v>
+      </c>
+      <c r="D46" t="s">
         <v>224</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="G46" t="s">
         <v>225</v>
       </c>
-      <c r="D46" t="s">
+      <c r="J46" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46" t="s">
         <v>21</v>
       </c>
       <c r="O46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B47">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="C47" t="s">
+        <v>228</v>
+      </c>
+      <c r="D47" t="s">
         <v>229</v>
       </c>
-      <c r="D47" t="s">
+      <c r="G47" t="s">
         <v>230</v>
       </c>
-      <c r="G47" t="s">
+      <c r="J47" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="M47" t="s">
         <v>20</v>
       </c>
       <c r="N47" t="s">
         <v>21</v>
       </c>
       <c r="O47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
+        <v>232</v>
+      </c>
+      <c r="B48">
+        <v>98</v>
+      </c>
+      <c r="C48" t="s">
         <v>233</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>234</v>
       </c>
-      <c r="D48" t="s">
+      <c r="G48" t="s">
         <v>235</v>
       </c>
-      <c r="G48" t="s">
+      <c r="J48" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
       <c r="N48" t="s">
         <v>21</v>
       </c>
       <c r="O48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B49">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C49" t="s">
         <v>238</v>
       </c>
       <c r="D49" t="s">
         <v>239</v>
       </c>
       <c r="G49" t="s">
         <v>240</v>
       </c>
       <c r="J49" t="s">
         <v>241</v>
       </c>
       <c r="M49" t="s">
         <v>20</v>
       </c>
       <c r="N49" t="s">
         <v>21</v>
       </c>
       <c r="O49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>242</v>
       </c>
       <c r="B50">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="C50" t="s">
         <v>243</v>
       </c>
       <c r="D50" t="s">
         <v>244</v>
       </c>
       <c r="G50" t="s">
         <v>245</v>
       </c>
       <c r="J50" t="s">
         <v>246</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
       <c r="N50" t="s">
         <v>21</v>
       </c>
       <c r="O50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
+        <v>242</v>
+      </c>
+      <c r="B51">
+        <v>92</v>
+      </c>
+      <c r="C51" t="s">
         <v>247</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>248</v>
       </c>
-      <c r="D51" t="s">
+      <c r="G51" t="s">
         <v>249</v>
       </c>
-      <c r="G51" t="s">
+      <c r="J51" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
       <c r="N51" t="s">
         <v>21</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B52">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="C52" t="s">
         <v>252</v>
       </c>
       <c r="D52" t="s">
         <v>253</v>
       </c>
       <c r="G52" t="s">
         <v>254</v>
       </c>
       <c r="J52" t="s">
         <v>255</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
       <c r="N52" t="s">
         <v>21</v>
       </c>
       <c r="O52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>256</v>
       </c>
       <c r="B53">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C53" t="s">
         <v>257</v>
       </c>
       <c r="D53" t="s">
         <v>258</v>
       </c>
       <c r="G53" t="s">
         <v>259</v>
       </c>
       <c r="J53" t="s">
         <v>260</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
       <c r="N53" t="s">
         <v>21</v>
       </c>
       <c r="O53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>261</v>
       </c>
       <c r="B54">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="C54" t="s">
         <v>262</v>
       </c>
       <c r="D54" t="s">
         <v>263</v>
       </c>
       <c r="G54" t="s">
         <v>264</v>
       </c>
       <c r="J54" t="s">
         <v>265</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54" t="s">
         <v>21</v>
       </c>
       <c r="O54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>266</v>
       </c>
       <c r="B55">
-        <v>69</v>
+        <v>152</v>
       </c>
       <c r="C55" t="s">
         <v>267</v>
       </c>
       <c r="D55" t="s">
         <v>268</v>
       </c>
       <c r="G55" t="s">
         <v>269</v>
       </c>
       <c r="J55" t="s">
         <v>270</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
       <c r="N55" t="s">
         <v>21</v>
       </c>
       <c r="O55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>271</v>
       </c>
       <c r="B56">
-        <v>60</v>
+        <v>232</v>
       </c>
       <c r="C56" t="s">
         <v>272</v>
       </c>
       <c r="D56" t="s">
         <v>273</v>
       </c>
       <c r="G56" t="s">
         <v>274</v>
       </c>
       <c r="J56" t="s">
         <v>275</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
       <c r="N56" t="s">
         <v>21</v>
       </c>
       <c r="O56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>276</v>
       </c>
       <c r="B57">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C57" t="s">
         <v>277</v>
       </c>
       <c r="D57" t="s">
         <v>278</v>
       </c>
       <c r="G57" t="s">
         <v>279</v>
       </c>
       <c r="J57" t="s">
         <v>280</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
       <c r="N57" t="s">
         <v>21</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>281</v>
       </c>
       <c r="B58">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="C58" t="s">
         <v>282</v>
       </c>
       <c r="D58" t="s">
         <v>283</v>
       </c>
       <c r="G58" t="s">
         <v>284</v>
       </c>
       <c r="J58" t="s">
         <v>285</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
       <c r="N58" t="s">
         <v>21</v>
       </c>
       <c r="O58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B59">
-        <v>102</v>
+        <v>174</v>
       </c>
       <c r="C59" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D59" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G59" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="J59" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
       <c r="N59" t="s">
         <v>21</v>
       </c>
       <c r="O59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B60">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="C60" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D60" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G60" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J60" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60" t="s">
         <v>21</v>
       </c>
       <c r="O60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B61">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="C61" t="s">
         <v>296</v>
       </c>
       <c r="D61" t="s">
         <v>297</v>
       </c>
       <c r="G61" t="s">
         <v>298</v>
       </c>
       <c r="J61" t="s">
         <v>299</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>21</v>
       </c>
       <c r="O61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
         <v>300</v>
       </c>
       <c r="B62">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C62" t="s">
         <v>301</v>
       </c>
       <c r="D62" t="s">
         <v>302</v>
       </c>
       <c r="G62" t="s">
         <v>303</v>
       </c>
       <c r="J62" t="s">
         <v>304</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
       <c r="N62" t="s">
         <v>21</v>
       </c>
       <c r="O62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
+        <v>300</v>
+      </c>
+      <c r="B63">
+        <v>91</v>
+      </c>
+      <c r="C63" t="s">
         <v>305</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>306</v>
       </c>
-      <c r="D63" t="s">
+      <c r="G63" t="s">
         <v>307</v>
       </c>
-      <c r="G63" t="s">
+      <c r="J63" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
       <c r="N63" t="s">
         <v>21</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
+        <v>309</v>
+      </c>
+      <c r="B64">
+        <v>67</v>
+      </c>
+      <c r="C64" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D64" t="s">
         <v>311</v>
       </c>
       <c r="G64" t="s">
         <v>312</v>
       </c>
       <c r="J64" t="s">
         <v>313</v>
       </c>
       <c r="M64" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N64" t="s">
         <v>21</v>
       </c>
       <c r="O64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B65">
         <v>65</v>
       </c>
       <c r="C65" t="s">
+        <v>315</v>
+      </c>
+      <c r="D65" t="s">
         <v>316</v>
       </c>
-      <c r="D65" t="s">
+      <c r="G65" t="s">
         <v>317</v>
       </c>
-      <c r="G65" t="s">
+      <c r="J65" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
       <c r="N65" t="s">
         <v>21</v>
       </c>
       <c r="O65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
+        <v>314</v>
+      </c>
+      <c r="B66">
+        <v>140</v>
+      </c>
+      <c r="C66" t="s">
+        <v>319</v>
+      </c>
+      <c r="D66" t="s">
         <v>320</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="G66" t="s">
         <v>321</v>
       </c>
-      <c r="D66" t="s">
+      <c r="J66" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
       <c r="M66" t="s">
         <v>20</v>
       </c>
       <c r="N66" t="s">
         <v>21</v>
       </c>
       <c r="O66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
+        <v>323</v>
+      </c>
+      <c r="B67">
+        <v>120</v>
+      </c>
+      <c r="C67" t="s">
+        <v>324</v>
+      </c>
+      <c r="D67" t="s">
         <v>325</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="G67" t="s">
         <v>326</v>
       </c>
-      <c r="D67" t="s">
+      <c r="J67" t="s">
         <v>327</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
       <c r="N67" t="s">
         <v>21</v>
       </c>
       <c r="O67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
+        <v>328</v>
+      </c>
+      <c r="B68">
+        <v>109</v>
+      </c>
+      <c r="C68" t="s">
+        <v>329</v>
+      </c>
+      <c r="D68" t="s">
         <v>330</v>
       </c>
-      <c r="B68">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="G68" t="s">
         <v>331</v>
       </c>
-      <c r="D68" t="s">
+      <c r="J68" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
       <c r="N68" t="s">
         <v>21</v>
       </c>
       <c r="O68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
+        <v>333</v>
+      </c>
+      <c r="B69">
+        <v>69</v>
+      </c>
+      <c r="C69" t="s">
+        <v>334</v>
+      </c>
+      <c r="D69" t="s">
         <v>335</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="G69" t="s">
         <v>336</v>
       </c>
-      <c r="D69" t="s">
+      <c r="J69" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="M69" t="s">
         <v>20</v>
       </c>
       <c r="N69" t="s">
         <v>21</v>
       </c>
       <c r="O69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B70">
-        <v>231</v>
+        <v>60</v>
       </c>
       <c r="C70" t="s">
+        <v>339</v>
+      </c>
+      <c r="D70" t="s">
         <v>340</v>
       </c>
-      <c r="D70" t="s">
+      <c r="G70" t="s">
         <v>341</v>
       </c>
-      <c r="G70" t="s">
+      <c r="J70" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="M70" t="s">
         <v>20</v>
       </c>
       <c r="N70" t="s">
         <v>21</v>
       </c>
       <c r="O70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
+        <v>343</v>
+      </c>
+      <c r="B71">
+        <v>142</v>
+      </c>
+      <c r="C71" t="s">
         <v>344</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>345</v>
       </c>
-      <c r="D71" t="s">
+      <c r="G71" t="s">
         <v>346</v>
       </c>
-      <c r="G71" t="s">
+      <c r="J71" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="M71" t="s">
         <v>20</v>
       </c>
       <c r="N71" t="s">
         <v>21</v>
       </c>
       <c r="O71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
+        <v>348</v>
+      </c>
+      <c r="B72">
+        <v>146</v>
+      </c>
+      <c r="C72" t="s">
         <v>349</v>
       </c>
-      <c r="B72">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>350</v>
       </c>
-      <c r="D72" t="s">
+      <c r="G72" t="s">
         <v>351</v>
       </c>
-      <c r="G72" t="s">
+      <c r="J72" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="M72" t="s">
         <v>20</v>
       </c>
       <c r="N72" t="s">
         <v>21</v>
       </c>
       <c r="O72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
+        <v>348</v>
+      </c>
+      <c r="B73">
+        <v>102</v>
+      </c>
+      <c r="C73" t="s">
+        <v>353</v>
+      </c>
+      <c r="D73" t="s">
         <v>354</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="G73" t="s">
         <v>355</v>
       </c>
-      <c r="D73" t="s">
+      <c r="J73" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
       <c r="M73" t="s">
         <v>20</v>
       </c>
       <c r="N73" t="s">
         <v>21</v>
       </c>
       <c r="O73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B74">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="C74" t="s">
+        <v>358</v>
+      </c>
+      <c r="D74" t="s">
         <v>359</v>
       </c>
-      <c r="D74" t="s">
+      <c r="G74" t="s">
         <v>360</v>
       </c>
-      <c r="G74" t="s">
+      <c r="J74" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="M74" t="s">
         <v>20</v>
       </c>
       <c r="N74" t="s">
         <v>21</v>
       </c>
       <c r="O74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
+        <v>362</v>
+      </c>
+      <c r="B75">
+        <v>152</v>
+      </c>
+      <c r="C75" t="s">
         <v>363</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>364</v>
       </c>
-      <c r="D75" t="s">
+      <c r="G75" t="s">
         <v>365</v>
       </c>
-      <c r="G75" t="s">
+      <c r="J75" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="M75" t="s">
         <v>20</v>
       </c>
       <c r="N75" t="s">
         <v>21</v>
       </c>
       <c r="O75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
+        <v>367</v>
+      </c>
+      <c r="B76">
+        <v>81</v>
+      </c>
+      <c r="C76" t="s">
         <v>368</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>369</v>
       </c>
-      <c r="D76" t="s">
+      <c r="G76" t="s">
         <v>370</v>
       </c>
-      <c r="G76" t="s">
+      <c r="J76" t="s">
         <v>371</v>
       </c>
-      <c r="J76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M76" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N76" t="s">
         <v>21</v>
       </c>
       <c r="O76" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
+        <v>372</v>
+      </c>
+      <c r="B77">
+        <v>60</v>
+      </c>
+      <c r="C77" t="s">
         <v>373</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>374</v>
       </c>
-      <c r="D77" t="s">
+      <c r="G77" t="s">
         <v>375</v>
       </c>
-      <c r="G77" t="s">
+      <c r="J77" t="s">
         <v>376</v>
       </c>
-      <c r="J77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M77" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N77" t="s">
         <v>21</v>
       </c>
       <c r="O77" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
+        <v>377</v>
+      </c>
+      <c r="B78">
+        <v>88</v>
+      </c>
+      <c r="C78" t="s">
+        <v>252</v>
+      </c>
+      <c r="D78" t="s">
         <v>378</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="G78" t="s">
         <v>379</v>
       </c>
-      <c r="D78" t="s">
+      <c r="J78" t="s">
         <v>380</v>
       </c>
-      <c r="G78" t="s">
+      <c r="M78" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
       <c r="N78" t="s">
         <v>21</v>
       </c>
       <c r="O78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
+        <v>382</v>
+      </c>
+      <c r="B79">
+        <v>65</v>
+      </c>
+      <c r="C79" t="s">
         <v>383</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>384</v>
       </c>
-      <c r="D79" t="s">
+      <c r="G79" t="s">
         <v>385</v>
       </c>
-      <c r="G79" t="s">
+      <c r="J79" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="M79" t="s">
         <v>20</v>
       </c>
       <c r="N79" t="s">
         <v>21</v>
       </c>
       <c r="O79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
+        <v>387</v>
+      </c>
+      <c r="B80">
+        <v>60</v>
+      </c>
+      <c r="C80" t="s">
         <v>388</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>389</v>
       </c>
-      <c r="D80" t="s">
+      <c r="G80" t="s">
         <v>390</v>
       </c>
-      <c r="G80" t="s">
+      <c r="J80" t="s">
         <v>391</v>
       </c>
-      <c r="J80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M80" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N80" t="s">
         <v>21</v>
       </c>
       <c r="O80" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B81">
         <v>107</v>
       </c>
       <c r="C81" t="s">
+        <v>393</v>
+      </c>
+      <c r="D81" t="s">
         <v>394</v>
       </c>
-      <c r="D81" t="s">
+      <c r="G81" t="s">
         <v>395</v>
       </c>
-      <c r="G81" t="s">
+      <c r="J81" t="s">
         <v>396</v>
       </c>
-      <c r="J81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M81" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N81" t="s">
         <v>21</v>
       </c>
       <c r="O81" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
+        <v>397</v>
+      </c>
+      <c r="B82">
+        <v>60</v>
+      </c>
+      <c r="C82" t="s">
         <v>398</v>
       </c>
-      <c r="B82">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>399</v>
       </c>
-      <c r="D82" t="s">
+      <c r="G82" t="s">
         <v>400</v>
       </c>
-      <c r="G82" t="s">
+      <c r="J82" t="s">
         <v>401</v>
       </c>
-      <c r="J82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M82" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N82" t="s">
         <v>21</v>
       </c>
       <c r="O82" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
+        <v>402</v>
+      </c>
+      <c r="B83">
+        <v>60</v>
+      </c>
+      <c r="C83" t="s">
         <v>403</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>404</v>
       </c>
-      <c r="D83" t="s">
+      <c r="G83" t="s">
         <v>405</v>
       </c>
-      <c r="G83" t="s">
+      <c r="J83" t="s">
         <v>406</v>
       </c>
-      <c r="J83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M83" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N83" t="s">
         <v>21</v>
       </c>
       <c r="O83" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
+        <v>402</v>
+      </c>
+      <c r="B84">
+        <v>231</v>
+      </c>
+      <c r="C84" t="s">
+        <v>407</v>
+      </c>
+      <c r="D84" t="s">
         <v>408</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="G84" t="s">
         <v>409</v>
       </c>
-      <c r="D84" t="s">
+      <c r="J84" t="s">
         <v>410</v>
       </c>
-      <c r="G84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M84" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N84" t="s">
         <v>21</v>
       </c>
       <c r="O84" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
+        <v>411</v>
+      </c>
+      <c r="B85">
+        <v>62</v>
+      </c>
+      <c r="C85" t="s">
+        <v>412</v>
+      </c>
+      <c r="D85" t="s">
         <v>413</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="G85" t="s">
         <v>414</v>
       </c>
-      <c r="D85" t="s">
+      <c r="J85" t="s">
         <v>415</v>
       </c>
-      <c r="G85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M85" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N85" t="s">
         <v>21</v>
       </c>
       <c r="O85" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B86">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="C86" t="s">
+        <v>417</v>
+      </c>
+      <c r="D86" t="s">
         <v>418</v>
       </c>
-      <c r="D86" t="s">
+      <c r="G86" t="s">
         <v>419</v>
       </c>
-      <c r="G86" t="s">
+      <c r="J86" t="s">
         <v>420</v>
       </c>
-      <c r="J86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M86" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N86" t="s">
         <v>21</v>
       </c>
       <c r="O86" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
+        <v>421</v>
+      </c>
+      <c r="B87">
+        <v>65</v>
+      </c>
+      <c r="C87" t="s">
         <v>422</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>423</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G87" t="s">
-        <v>90</v>
+        <v>424</v>
       </c>
       <c r="J87" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M87" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N87" t="s">
         <v>21</v>
       </c>
       <c r="O87" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B88">
-        <v>71</v>
+        <v>133</v>
       </c>
       <c r="C88" t="s">
-        <v>185</v>
+        <v>426</v>
       </c>
       <c r="D88" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="G88" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="J88" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="M88" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N88" t="s">
         <v>21</v>
       </c>
       <c r="O88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B89">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="C89" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D89" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G89" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="J89" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="M89" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N89" t="s">
         <v>21</v>
       </c>
       <c r="O89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B90">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="C90" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D90" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G90" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="J90" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="M90" t="s">
-        <v>314</v>
+        <v>381</v>
       </c>
       <c r="N90" t="s">
         <v>21</v>
       </c>
       <c r="O90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B91">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="C91" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D91" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G91" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J91" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M91" t="s">
-        <v>314</v>
+        <v>381</v>
       </c>
       <c r="N91" t="s">
         <v>21</v>
       </c>
       <c r="O91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B92">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C92" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D92" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="G92" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="J92" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M92" t="s">
-        <v>314</v>
+        <v>381</v>
       </c>
       <c r="N92" t="s">
         <v>21</v>
       </c>
       <c r="O92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B93">
-        <v>111</v>
+        <v>75</v>
       </c>
       <c r="C93" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D93" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G93" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="J93" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="M93" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="N93" t="s">
         <v>21</v>
       </c>
       <c r="O93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B94">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="C94" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D94" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G94" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J94" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M94" t="s">
-        <v>314</v>
+        <v>381</v>
       </c>
       <c r="N94" t="s">
         <v>21</v>
       </c>
       <c r="O94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B95">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C95" t="s">
-        <v>107</v>
+        <v>461</v>
       </c>
       <c r="D95" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="G95" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="J95" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="M95" t="s">
-        <v>314</v>
+        <v>381</v>
       </c>
       <c r="N95" t="s">
         <v>21</v>
       </c>
       <c r="O95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B96">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C96" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="D96" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="G96" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="J96" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="M96" t="s">
-        <v>314</v>
+        <v>381</v>
       </c>
       <c r="N96" t="s">
         <v>21</v>
       </c>
       <c r="O96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B97">
+        <v>62</v>
+      </c>
+      <c r="C97" t="s">
+        <v>471</v>
+      </c>
+      <c r="D97" t="s">
+        <v>472</v>
+      </c>
+      <c r="G97" t="s">
+        <v>473</v>
+      </c>
+      <c r="J97" t="s">
+        <v>474</v>
+      </c>
+      <c r="M97" t="s">
+        <v>381</v>
+      </c>
+      <c r="N97" t="s">
+        <v>21</v>
+      </c>
+      <c r="O97" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98" t="s">
+        <v>475</v>
+      </c>
+      <c r="B98">
+        <v>90</v>
+      </c>
+      <c r="C98" t="s">
+        <v>476</v>
+      </c>
+      <c r="D98" t="s">
+        <v>477</v>
+      </c>
+      <c r="G98" t="s">
+        <v>478</v>
+      </c>
+      <c r="J98" t="s">
+        <v>479</v>
+      </c>
+      <c r="M98" t="s">
+        <v>381</v>
+      </c>
+      <c r="N98" t="s">
+        <v>21</v>
+      </c>
+      <c r="O98" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99" t="s">
+        <v>480</v>
+      </c>
+      <c r="B99">
+        <v>60</v>
+      </c>
+      <c r="C99" t="s">
+        <v>481</v>
+      </c>
+      <c r="D99" t="s">
+        <v>482</v>
+      </c>
+      <c r="G99" t="s">
+        <v>483</v>
+      </c>
+      <c r="J99" t="s">
+        <v>484</v>
+      </c>
+      <c r="M99" t="s">
+        <v>381</v>
+      </c>
+      <c r="N99" t="s">
+        <v>21</v>
+      </c>
+      <c r="O99" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100" t="s">
+        <v>480</v>
+      </c>
+      <c r="B100">
+        <v>126</v>
+      </c>
+      <c r="C100" t="s">
+        <v>485</v>
+      </c>
+      <c r="D100" t="s">
+        <v>486</v>
+      </c>
+      <c r="G100" t="s">
+        <v>487</v>
+      </c>
+      <c r="J100" t="s">
+        <v>488</v>
+      </c>
+      <c r="M100" t="s">
+        <v>381</v>
+      </c>
+      <c r="N100" t="s">
+        <v>21</v>
+      </c>
+      <c r="O100" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" t="s">
+        <v>489</v>
+      </c>
+      <c r="B101">
+        <v>109</v>
+      </c>
+      <c r="C101" t="s">
+        <v>490</v>
+      </c>
+      <c r="D101" t="s">
+        <v>157</v>
+      </c>
+      <c r="G101" t="s">
+        <v>158</v>
+      </c>
+      <c r="J101" t="s">
+        <v>491</v>
+      </c>
+      <c r="M101" t="s">
+        <v>381</v>
+      </c>
+      <c r="N101" t="s">
+        <v>21</v>
+      </c>
+      <c r="O101" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102" t="s">
+        <v>492</v>
+      </c>
+      <c r="B102">
+        <v>71</v>
+      </c>
+      <c r="C102" t="s">
+        <v>252</v>
+      </c>
+      <c r="D102" t="s">
+        <v>493</v>
+      </c>
+      <c r="G102" t="s">
+        <v>494</v>
+      </c>
+      <c r="J102" t="s">
+        <v>495</v>
+      </c>
+      <c r="M102" t="s">
+        <v>381</v>
+      </c>
+      <c r="N102" t="s">
+        <v>21</v>
+      </c>
+      <c r="O102" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" t="s">
+        <v>496</v>
+      </c>
+      <c r="B103">
+        <v>100</v>
+      </c>
+      <c r="C103" t="s">
+        <v>497</v>
+      </c>
+      <c r="D103" t="s">
+        <v>498</v>
+      </c>
+      <c r="G103" t="s">
+        <v>499</v>
+      </c>
+      <c r="J103" t="s">
+        <v>500</v>
+      </c>
+      <c r="M103" t="s">
+        <v>381</v>
+      </c>
+      <c r="N103" t="s">
+        <v>21</v>
+      </c>
+      <c r="O103" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" t="s">
+        <v>501</v>
+      </c>
+      <c r="B104">
+        <v>103</v>
+      </c>
+      <c r="C104" t="s">
+        <v>502</v>
+      </c>
+      <c r="D104" t="s">
+        <v>503</v>
+      </c>
+      <c r="G104" t="s">
+        <v>504</v>
+      </c>
+      <c r="J104" t="s">
+        <v>505</v>
+      </c>
+      <c r="M104" t="s">
+        <v>381</v>
+      </c>
+      <c r="N104" t="s">
+        <v>21</v>
+      </c>
+      <c r="O104" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" t="s">
+        <v>506</v>
+      </c>
+      <c r="B105">
+        <v>177</v>
+      </c>
+      <c r="C105" t="s">
+        <v>507</v>
+      </c>
+      <c r="D105" t="s">
+        <v>508</v>
+      </c>
+      <c r="G105" t="s">
+        <v>509</v>
+      </c>
+      <c r="J105" t="s">
+        <v>510</v>
+      </c>
+      <c r="M105" t="s">
+        <v>381</v>
+      </c>
+      <c r="N105" t="s">
+        <v>21</v>
+      </c>
+      <c r="O105" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" t="s">
+        <v>511</v>
+      </c>
+      <c r="B106">
+        <v>105</v>
+      </c>
+      <c r="C106" t="s">
+        <v>512</v>
+      </c>
+      <c r="D106" t="s">
+        <v>513</v>
+      </c>
+      <c r="G106" t="s">
+        <v>514</v>
+      </c>
+      <c r="J106" t="s">
+        <v>515</v>
+      </c>
+      <c r="M106" t="s">
+        <v>381</v>
+      </c>
+      <c r="N106" t="s">
+        <v>21</v>
+      </c>
+      <c r="O106" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107" t="s">
+        <v>516</v>
+      </c>
+      <c r="B107">
+        <v>111</v>
+      </c>
+      <c r="C107" t="s">
+        <v>517</v>
+      </c>
+      <c r="D107" t="s">
+        <v>518</v>
+      </c>
+      <c r="G107" t="s">
+        <v>519</v>
+      </c>
+      <c r="J107" t="s">
+        <v>520</v>
+      </c>
+      <c r="M107" t="s">
+        <v>381</v>
+      </c>
+      <c r="N107" t="s">
+        <v>21</v>
+      </c>
+      <c r="O107" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108" t="s">
+        <v>521</v>
+      </c>
+      <c r="B108">
+        <v>69</v>
+      </c>
+      <c r="C108" t="s">
+        <v>522</v>
+      </c>
+      <c r="D108" t="s">
+        <v>523</v>
+      </c>
+      <c r="G108" t="s">
+        <v>524</v>
+      </c>
+      <c r="J108" t="s">
+        <v>525</v>
+      </c>
+      <c r="M108" t="s">
+        <v>381</v>
+      </c>
+      <c r="N108" t="s">
+        <v>21</v>
+      </c>
+      <c r="O108" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109" t="s">
+        <v>521</v>
+      </c>
+      <c r="B109">
+        <v>105</v>
+      </c>
+      <c r="C109" t="s">
+        <v>174</v>
+      </c>
+      <c r="D109" t="s">
+        <v>526</v>
+      </c>
+      <c r="G109" t="s">
+        <v>527</v>
+      </c>
+      <c r="J109" t="s">
+        <v>528</v>
+      </c>
+      <c r="M109" t="s">
+        <v>381</v>
+      </c>
+      <c r="N109" t="s">
+        <v>21</v>
+      </c>
+      <c r="O109" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="A110" t="s">
+        <v>529</v>
+      </c>
+      <c r="B110">
+        <v>66</v>
+      </c>
+      <c r="C110" t="s">
+        <v>530</v>
+      </c>
+      <c r="D110" t="s">
+        <v>531</v>
+      </c>
+      <c r="G110" t="s">
+        <v>532</v>
+      </c>
+      <c r="J110" t="s">
+        <v>533</v>
+      </c>
+      <c r="M110" t="s">
+        <v>381</v>
+      </c>
+      <c r="N110" t="s">
+        <v>21</v>
+      </c>
+      <c r="O110" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111" t="s">
+        <v>534</v>
+      </c>
+      <c r="B111">
         <v>124</v>
       </c>
-      <c r="C97" t="s">
-[...17 lines deleted...]
-      <c r="O97" t="s">
+      <c r="C111" t="s">
+        <v>535</v>
+      </c>
+      <c r="D111" t="s">
+        <v>536</v>
+      </c>
+      <c r="G111" t="s">
+        <v>537</v>
+      </c>
+      <c r="J111" t="s">
+        <v>538</v>
+      </c>
+      <c r="M111" t="s">
+        <v>381</v>
+      </c>
+      <c r="N111" t="s">
+        <v>21</v>
+      </c>
+      <c r="O111" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>