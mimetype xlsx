--- v3 (2026-07-14)
+++ v4 (2026-08-29)
@@ -12,116 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
     <t>Introduction (en)</t>
   </si>
   <si>
     <t>Introduction (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/782888661_18372546523242063_3293935614404967139_n.jpg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro acolheu a assinatura das Atas de Reconhecimento de Fronteiras entre Portugal e Espanha</t>
+  </si>
+  <si>
+    <t>MIRANDA DO DOURO - O Salão Nobre dos Paços do Concelho de Miranda do Douro foi palco, no dia 26 de agosto, da cerimónia oficial de assinatura das Atas de Reconhecimento de Fronteiras entre Portugal e Espanha, referentes ao ano de 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;MIRANDA DO DOURO - O Sal&amp;atilde;o Nobre dos Pa&amp;ccedil;os do Concelho de Miranda do Douro foi palco, no dia 26 de agosto, da cerim&amp;oacute;nia oficial de assinatura das Atas de Reconhecimento de Fronteiras entre Portugal e Espanha, referentes ao ano de 2026.&lt;/p&gt; &lt;p&gt;O ato institucional contou com a presen&amp;ccedil;a da Presidente da C&amp;acirc;mara Municipal de Miranda do Douro, Helena Barril, e de representantes das alcaidias espanholas vizinhas de Alca&amp;ntilde;ices, Fariza, Fermoselle, Fonfr&amp;iacute;a, Torregamones, Villar del Buey e Villardiegua de la Ribera.&lt;/p&gt; &lt;p&gt;A formaliza&amp;ccedil;&amp;atilde;o deste acordo anual reafirma o compromisso hist&amp;oacute;rico e diplom&amp;aacute;tico de coopera&amp;ccedil;&amp;atilde;o entre as comunidades raianas, consolidando a gest&amp;atilde;o conjunta e a preserva&amp;ccedil;&amp;atilde;o do limite territorial entre as duas na&amp;ccedil;&amp;otilde;es. Mais do que um cumprimento burocr&amp;aacute;tico, o evento simboliza a vitalidade dos la&amp;ccedil;os de amizade, vizinhan&amp;ccedil;a e coopera&amp;ccedil;&amp;atilde;o institucional que definem a rela&amp;ccedil;&amp;atilde;o entre Tr&amp;aacute;s-os-Montes e Castilla y Le&amp;oacute;n.&lt;/p&gt; &lt;p&gt;Com a realiza&amp;ccedil;&amp;atilde;o desta cerim&amp;oacute;nia, o munic&amp;iacute;pio de Miranda do Douro refor&amp;ccedil;a o seu papel estrat&amp;eacute;gico enquanto ponto focal de di&amp;aacute;logo, integra&amp;ccedil;&amp;atilde;o europeia e diplomacia transfronteiri&amp;ccedil;a na regi&amp;atilde;o do Douro Internacional.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"CM-MDouro"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/pauliteiro___velha.jpeg</t>
+  </si>
+  <si>
+    <t>Miranda do Douro leva a riqueza do seu Património Cultural Imaterial ao Encontro Internacional de Máscaras Antropológicas em Itália</t>
+  </si>
+  <si>
+    <t>Miranda do Douro estará representado no XV Raduno Internazionale delle Maschere Antropologiche (R.I.M.A. 2026), que decorre nos dias 4 e 5 de setembro, em Tricarico, na província de Matera, região da Basilicata, em Itália.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Miranda do Douro estar&amp;aacute; representado no &lt;strong&gt;XV Raduno Internazionale delle Maschere Antropologiche (R.I.M.A. 2026)&lt;/strong&gt;, que decorre nos dias 4 e 5 de setembro, em Tricarico, na prov&amp;iacute;ncia de Matera, regi&amp;atilde;o da Basilicata, em It&amp;aacute;lia.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o do concelho ser&amp;aacute; assegurada pelos &lt;strong&gt;Pauliteiros Mirandeses de Pala&amp;ccedil;oulo&lt;/strong&gt; e pelas figuras tradicionais da &lt;strong&gt;Velha, do Bailador e da Bailadeira&lt;/strong&gt; de Vila Ch&amp;atilde; de Braciosa, levando ao encontro internacional algumas das mais emblem&amp;aacute;ticas manifesta&amp;ccedil;&amp;otilde;es da cultura tradicional do Planalto Mirand&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;O &lt;strong&gt;R.I.M.A.&lt;/strong&gt; re&amp;uacute;ne grupos portadores de tradi&amp;ccedil;&amp;otilde;es mascaradas de diferentes pa&amp;iacute;ses e regi&amp;otilde;es, promovendo o encontro entre comunidades que preservam rituais, personagens, dan&amp;ccedil;as, m&amp;uacute;sicas e outras manifesta&amp;ccedil;&amp;otilde;es ancestrais associadas &amp;agrave;s m&amp;aacute;scaras tradicionais.&lt;/p&gt; &lt;p&gt;Na edi&amp;ccedil;&amp;atilde;o de 2026 estar&amp;atilde;o representados, entre outros, grupos do Equador, Bol&amp;iacute;via, Peru, Bulg&amp;aacute;ria, Espanha e Portugal, al&amp;eacute;m de v&amp;aacute;rias regi&amp;otilde;es de It&amp;aacute;lia.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Pauliteiros de Miranda: uma tradi&amp;ccedil;&amp;atilde;o com reconhecimento patrimonial&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;Os Pauliteiros de Miranda constituem uma das mais reconhecidas express&amp;otilde;es da cultura tradicional das Terras de Miranda. A sua dan&amp;ccedil;a, associada &amp;agrave; denominada dan&amp;ccedil;a de espadas, integra elementos guerreiros, religiosos e rituais e &amp;eacute; acompanhada pela m&amp;uacute;sica tradicional, nomeadamente pela gaita de foles, pela caixa de guerra e pelo bombo.&lt;/p&gt; &lt;p&gt;Com os seus palotes, trajes caracter&amp;iacute;sticos e coreografias pr&amp;oacute;prias, os Pauliteiros continuam a desempenhar um papel central na preserva&amp;ccedil;&amp;atilde;o e divulga&amp;ccedil;&amp;atilde;o da identidade cultural mirandesa.&lt;/p&gt; &lt;p&gt;Em abril de 2025, as dan&amp;ccedil;as rituais dos Pauliteiros nas festas tradicionais de Miranda do Douro foram inscritas no Invent&amp;aacute;rio Nacional do Patrim&amp;oacute;nio Cultural Imaterial, na sequ&amp;ecirc;ncia de uma candidatura apresentada pelo Munic&amp;iacute;pio de Miranda do Douro em julho de 2023.&lt;/p&gt; &lt;p&gt;Esta inscri&amp;ccedil;&amp;atilde;o constitui um reconhecimento do valor patrimonial da manifesta&amp;ccedil;&amp;atilde;o e uma etapa importante tendo em vista uma eventual futura candidatura a Patrim&amp;oacute;nio Cultural Imaterial da Humanidade da UNESCO.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;A Velha, o Bailador e a Bailadeira: rituais do solst&amp;iacute;cio de inverno&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;A representa&amp;ccedil;&amp;atilde;o de Miranda do Douro no encontro italiano inclui tamb&amp;eacute;m a Velha, o Bailador e a Bailadeira, figuras ligadas aos rituais tradicionais do Planalto Mirand&amp;ecirc;s.&lt;/p&gt; &lt;p&gt;Em Vila Ch&amp;atilde; de Braciosa, estas personagens integram a Festa do Menino, realizada no primeiro dia do ano, num dos mais expressivos rituais de passagem e inicia&amp;ccedil;&amp;atilde;o associados ao per&amp;iacute;odo do solst&amp;iacute;cio de inverno.&lt;/p&gt; &lt;p&gt;Nas primeiras horas do dia, as tr&amp;ecirc;s figuras percorrem as ruas da aldeia ao som da gaita de foles, do bombo e da caixa de guerra, visitando as casas, saudando os moradores, dan&amp;ccedil;ando e recolhendo donativos para a celebra&amp;ccedil;&amp;atilde;o.&lt;/p&gt; &lt;p&gt;A m&amp;aacute;scara, a m&amp;uacute;sica, a dan&amp;ccedil;a, o pedit&amp;oacute;rio e as dimens&amp;otilde;es festiva e religiosa cruzam-se neste ritual comunit&amp;aacute;rio, que permanece vivo e &amp;eacute; transmitido entre gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Salvaguarda dos rituais ancestrais com m&amp;aacute;scara&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;A valoriza&amp;ccedil;&amp;atilde;o destas manifesta&amp;ccedil;&amp;otilde;es integra a estrat&amp;eacute;gia de salvaguarda do patrim&amp;oacute;nio cultural imaterial de Miranda do Douro.&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio apresentou uma candidatura para a inscri&amp;ccedil;&amp;atilde;o dos rituais ancestrais com m&amp;aacute;scara associados ao solst&amp;iacute;cio de inverno no Registo Nacional do Patrim&amp;oacute;nio Cultural Imaterial, com car&amp;aacute;ter de salvaguarda urgente.&lt;/p&gt; &lt;p&gt;O processo abrange manifesta&amp;ccedil;&amp;otilde;es de diferentes localidades do Planalto Mirand&amp;ecirc;s:&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;strong&gt;S&amp;atilde;o Pedro da Silva - Festa de L Bielho i la Galdrapa, celebrada a 13 de dezembro;&lt;/strong&gt;&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Constantim - Ritual do Carocho e da Velha, celebrado a 26 e 27 de dezembro;&lt;/strong&gt;&lt;/li&gt; &lt;li&gt;&lt;strong&gt;Vila Ch&amp;atilde; de Braciosa - Fiesta de L Menino, celebrada a 1 de janeiro.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Estas manifesta&amp;ccedil;&amp;otilde;es articulam m&amp;aacute;scara, m&amp;uacute;sica, dan&amp;ccedil;a, religiosidade, conv&amp;iacute;vio e participa&amp;ccedil;&amp;atilde;o comunit&amp;aacute;ria, constituindo um patrim&amp;oacute;nio que continua a ser praticado pelas popula&amp;ccedil;&amp;otilde;es locais.&lt;/p&gt; &lt;p&gt;A presidente da C&amp;acirc;mara Municipal de Miranda do Douro, Helena Barril, tem sublinhado a import&amp;acirc;ncia destas tradi&amp;ccedil;&amp;otilde;es para a identidade do territ&amp;oacute;rio e a riqueza das celebra&amp;ccedil;&amp;otilde;es do solst&amp;iacute;cio de inverno no Nordeste Transmontano, em particular no Planalto Mirand&amp;ecirc;s.&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Miranda do Douro leva patrim&amp;oacute;nio vivo a Tricarico&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;Durante os dois dias do R.I.M.A. 2026, Tricarico ser&amp;aacute; palco de desfiles de grupos mascarados internacionais, espet&amp;aacute;culos de m&amp;uacute;sica popular, col&amp;oacute;quios, exposi&amp;ccedil;&amp;otilde;es, oficinas e momentos de degusta&amp;ccedil;&amp;atilde;o gastron&amp;oacute;mica, numa programa&amp;ccedil;&amp;atilde;o dedicada &amp;agrave; salvaguarda e divulga&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es populares.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o de Miranda do Douro permitir&amp;aacute; criar pontes com outras comunidades que preservam tradi&amp;ccedil;&amp;otilde;es mascaradas, evidenciando simultaneamente a diversidade cultural e os elementos comuns que atravessam estas manifesta&amp;ccedil;&amp;otilde;es ancestrais.&lt;/p&gt; &lt;p&gt;Para o Munic&amp;iacute;pio, a presen&amp;ccedil;a no R.I.M.A. 2026 constitui uma oportunidade para promover internacionalmente o patrim&amp;oacute;nio cultural mirand&amp;ecirc;s, refor&amp;ccedil;ar a sua salvaguarda e valorizar as comunidades que mant&amp;ecirc;m vivas estas tradi&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o dos Pauliteiros Mirandeses de Pala&amp;ccedil;oulo e das figuras da Velha, do Bailador e da Bailadeira leva, assim, a Tricarico uma express&amp;atilde;o de um patrim&amp;oacute;nio que continua a ser vivido nas aldeias de Miranda do Douro e que permanece uma parte fundamental da identidade cultural do territ&amp;oacute;rio.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Miranda do Douro, 26 de agosto de 2026&lt;/em&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/informacao__7_.png</t>
+  </si>
+  <si>
+    <t>UMA VITÓRIA DE QUE TODOS OS MIRANDESES SE ORGULHAM</t>
+  </si>
+  <si>
+    <t>Quase seis anos depois do negócio da venda das barragens a Autoridade Tributária liquidou uma parte do imposto do selo.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Quase seis anos depois do neg&amp;oacute;cio da venda das barragens a Autoridade Tribut&amp;aacute;ria liquidou uma parte do imposto do selo.&lt;/p&gt; &lt;p&gt;A liquida&amp;ccedil;&amp;atilde;o desta parte do imposto do selo corrobora o despacho de 30 de Outubro de 2025 do Minist&amp;eacute;rio P&amp;uacute;blico que concluiu que a EDP e a MOVHERA est&amp;atilde;o obrigadas ao pagamento de 335 milh&amp;otilde;es de euros de impostos pela venda das barragens.&lt;/p&gt; &lt;p&gt;Isto significa que na disputa judicial que se avizinha, os tribunais ter&amp;atilde;o duas entidades diferentes, o Minist&amp;eacute;rio P&amp;uacute;blico e a Autoridade Tribut&amp;aacute;ria chegaram &amp;agrave; mesma conclus&amp;atilde;o: - EDP e a MOVHERA t&amp;ecirc;m que pagar os impostos da venda das barragens,&lt;/p&gt; &lt;p&gt;Esta vit&amp;oacute;ria que v&amp;ecirc;m somar-se a outras, como a do IMI das barragens n&amp;atilde;o &amp;eacute; apenas a vit&amp;oacute;ria do munic&amp;iacute;pio de Miranda &amp;eacute; sobretudo a vit&amp;oacute;ria de todos os Mirandeses que em nome dos seus interesses desafiaram o poder pol&amp;iacute;tico e econ&amp;oacute;mico institu&amp;iacute;do.&lt;/p&gt; &lt;p&gt;Todos nos lembramos que quando em Dezembro de 2020 iniciamos esta luta, do outro lado t&amp;iacute;nhamos o Ministro Matos Fernandes e o Secret&amp;aacute;rio de Estado dos Assuntos Fiscais Mendon&amp;ccedil;a Mendes, em defesa da EDP e da MOVHERA, a declarar no Largo do Munic&amp;iacute;pio que n&amp;atilde;o eram devidos quaisquer impostos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;N&amp;oacute;s lutamos contra essa alian&amp;ccedil;a invis&amp;iacute;vel entre o Governo de ent&amp;atilde;o, a EDP e a MOVHERA.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Pelo meio encontramos tamb&amp;eacute;m a m&amp;aacute; vontade da Autoridade Tribut&amp;aacute;ria e da Ag&amp;ecirc;ncia Portuguesa do Ambiente.&lt;/p&gt; &lt;p&gt;Muitos disseram que era uma luta ingl&amp;oacute;ria, que n&amp;atilde;o valia a pena, que est&amp;aacute;vamos condenados ao insucesso.&lt;/p&gt; &lt;p&gt;S&amp;oacute; que eles n&amp;atilde;o sabiam, de que fibra s&amp;atilde;o os Mirandeses.&lt;/p&gt; &lt;p&gt;Eles n&amp;atilde;o sabiam que n&amp;oacute;s n&amp;atilde;o somos de desistir.&lt;/p&gt; &lt;p&gt;Eles n&amp;atilde;o sabiam que n&amp;oacute;s est&amp;aacute;vamos animados de um sonho que &amp;eacute; maior do que n&amp;oacute;s, de uma causa, que n&amp;atilde;o s&amp;oacute; &amp;eacute; nossa mas de todo o interior do pa&amp;iacute;s, exigir a quem explora o nosso territ&amp;oacute;rio a contrapartida devida.&lt;/p&gt; &lt;p&gt;Como diz Gede&amp;atilde;o, quando o homem sonha o mundo pula e avan&amp;ccedil;a, como demonstraram os mirandeses quando ao sonho se junta uma causa justa e uma vontade inquebrant&amp;aacute;vel, n&amp;atilde;o h&amp;aacute; obst&amp;aacute;culo que nos pare.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Juntos estamos a conseguir fazer hist&amp;oacute;ria, saber que por detr&amp;aacute;s desta grande hist&amp;oacute;ria est&amp;aacute; um povo, gente que n&amp;atilde;o cede, nem se deixa assustar, que luta at&amp;eacute; &amp;agrave; exaust&amp;atilde;o pelos seus interesses, s&amp;oacute; nos pode encher de orgulho.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Obrigado Mirandeses, &amp;eacute; um privil&amp;eacute;gio sermos porta vozes da vossa determina&amp;ccedil;&amp;atilde;o, da vossa luta, do nosso sonho de fazer de Miranda, o l&amp;iacute;der e o farol das causas do Portugal esquecido, do interior menosprezado.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Obrigada Mirandeses.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Juntos estamos e vamos conseguir.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;Jornal P&amp;uacute;blico, Lisboa, p. 22, 20 ago. 2026&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/773028940_934470653024668_5792821965157237327_n.jpg</t>
+  </si>
+  <si>
+    <t>Comboio Turístico volta a circular pelas ruas de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>Nos dias 16, 17, 18, 19, 20, 21 e 22 de agosto, junte os amigos e a família e descubra a magnífica cidade de Miranda do Douro numa viagem mágica de comboio turístico elétrico dentro dos limites da cidade.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Nos dias 16, 17, 18, 19, 20, 21 e 22 de agosto, junte os amigos e a fam&amp;iacute;lia e descubra a magn&amp;iacute;fica cidade de Miranda do Douro numa viagem m&amp;aacute;gica de comboio tur&amp;iacute;stico el&amp;eacute;trico dentro dos limites da cidade.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Hor&amp;aacute;rio da Viagens:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;15h00, 16h00, 17h00, 18h00&amp;nbsp;&lt;/p&gt; &lt;p&gt;Inscri&amp;ccedil;&amp;otilde;es gratuitas mas obrigat&amp;oacute;rias na Casa da Cultura Mirandesa&lt;/p&gt; &lt;p&gt;As sa&amp;iacute;das ocorrer&amp;atilde;o junto &amp;agrave; Casa da Cultura Mirandesa&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/condicionamento_de_tansito_e_estacionamento__1_.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Corte Temporário de Trânsito na Barragem de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>O Município informa que, no âmbito de trabalhos de manutenção das comportas na Barragem de Miranda do Douro, haverá condicionalismos na circulação rodoviária e pedonal no próximo dia 13 de agosto de 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio informa que, no &amp;acirc;mbito de trabalhos de manuten&amp;ccedil;&amp;atilde;o das comportas na Barragem de Miranda do Douro, haver&amp;aacute; condicionalismos na circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria e pedonal no pr&amp;oacute;ximo dia 13 de agosto de 2026.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Detalhes da Interrup&amp;ccedil;&amp;atilde;o:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Hor&amp;aacute;rio dos trabalhos:&lt;/strong&gt; Entre as 20h00 e as 00h00 (per&amp;iacute;odo noturno, escolhido para minimizar o impacto na popula&amp;ccedil;&amp;atilde;o).&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Dura&amp;ccedil;&amp;atilde;o do corte:&lt;/strong&gt; O corte total da via n&amp;atilde;o ser&amp;aacute; superior a 45 minutos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Motivo:&lt;/strong&gt; Estabiliza&amp;ccedil;&amp;atilde;o de equipamentos de grande porte (auto-grua e cami&amp;atilde;o).&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Seguran&amp;ccedil;a e Emerg&amp;ecirc;ncias:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;A passagem de viaturas de emerg&amp;ecirc;ncia est&amp;aacute; totalmente salvaguardada a qualquer momento.&lt;/p&gt; &lt;p&gt;O local ser&amp;aacute; acompanhado permanentemente pela GNR de Miranda do Douro, em contacto direto com as equipas de trabalhos.&lt;/p&gt; &lt;p&gt;Agradecemos a colabora&amp;ccedil;&amp;atilde;o e compreens&amp;atilde;o de todos!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/condicionamento_de_tansito_e_estacionamento__2_.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Condicionamentos de Trânsito na Barragem de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>O Município informa que, no âmbito dos trabalhos de manutenção nos órgãos mecânicos do Aproveitamento Hidroelétrico de Miranda do Douro, haverá condicionalismos na circulação rodoviária e pedonal no próximo dia 13 de agosto de 2026.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Munic&amp;iacute;pio informa que, no &amp;acirc;mbito dos trabalhos de manuten&amp;ccedil;&amp;atilde;o nos &amp;oacute;rg&amp;atilde;os mec&amp;acirc;nicos do Aproveitamento Hidroel&amp;eacute;trico de Miranda do Douro, haver&amp;aacute; condicionalismos na circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria e pedonal no pr&amp;oacute;ximo dia 13 de agosto de 2026.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Informa&amp;ccedil;&amp;otilde;es Importantes:&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Hor&amp;aacute;rio:&lt;/strong&gt; Entre as 20h00 e as 00h00.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Dura&amp;ccedil;&amp;atilde;o do corte:&lt;/strong&gt; Haver&amp;aacute; cortes totais da via, mas apenas por per&amp;iacute;odos n&amp;atilde;o superiores a 15 minutos.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Ve&amp;iacute;culos de Emerg&amp;ecirc;ncia:&lt;/strong&gt; A passagem de meios de emerg&amp;ecirc;ncia est&amp;aacute; totalmente salvaguardada.&lt;/p&gt; &lt;p&gt;Os trabalhos e a gest&amp;atilde;o do tr&amp;acirc;nsito ser&amp;atilde;o devidamente acompanhados pelas autoridades locais (GNR de Miranda do Douro), garantindo a m&amp;aacute;xima seguran&amp;ccedil;a para todos os utilizadores.&lt;/p&gt; &lt;p&gt;Agradecemos a colabora&amp;ccedil;&amp;atilde;o e a compreens&amp;atilde;o de todos!&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/banner_transportes_1_1024_2500.jpg</t>
+  </si>
+  <si>
+    <t>Início da nova operação de transporte público nas Terras de Trás-os-Montes</t>
+  </si>
+  <si>
+    <t>Teve início no dia 3 de agosto de 2026 a nova operação do serviço público de transporte de passageiros na região das Terras de Trás-os-Montes, promovida pela Comunidade Intermunicipal das Terras de Trás-os-Montes.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Teve in&amp;iacute;cio no dia 3 de agosto de 2026 a nova opera&amp;ccedil;&amp;atilde;o do &lt;strong&gt;servi&amp;ccedil;o p&amp;uacute;blico de transporte de passageiros&lt;/strong&gt; na regi&amp;atilde;o das Terras de Tr&amp;aacute;s-os-Montes, promovida pela &lt;strong&gt;Comunidade Intermunicipal das Terras de Tr&amp;aacute;s-os-Montes&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;Atendendo &amp;agrave; dimens&amp;atilde;o da opera&amp;ccedil;&amp;atilde;o e &amp;agrave; necessidade de assegurar uma transi&amp;ccedil;&amp;atilde;o gradual para o novo modelo de servi&amp;ccedil;o, o per&amp;iacute;odo compreendido entre &lt;strong&gt;3 de agosto e 13 de setembro de 2026&lt;/strong&gt; corresponder&amp;aacute; a uma &lt;strong&gt;fase transit&amp;oacute;ria de adapta&amp;ccedil;&amp;atilde;o&lt;/strong&gt;, durante a qual ser&amp;aacute; implementada progressivamente a nova rede de transportes.&lt;/p&gt; &lt;p&gt;Durante este per&amp;iacute;odo, os servi&amp;ccedil;os intermunicipais funcionar&amp;atilde;o de acordo com os hor&amp;aacute;rios previstos para a nova opera&amp;ccedil;&amp;atilde;o, incluindo as &lt;strong&gt;novas carreiras criadas no &amp;acirc;mbito da rede intermunicipal&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;Relativamente ao&lt;strong&gt; transporte municipal&lt;/strong&gt;, o servi&amp;ccedil;o ser&amp;aacute; refor&amp;ccedil;ado em todos os munic&amp;iacute;pios que delegaram na CIM-TTM as respetivas compet&amp;ecirc;ncias de autoridade de transportes.&lt;/p&gt; &lt;p&gt;Entre &lt;strong&gt;3 de agosto e 13 de setembro de 2026&lt;/strong&gt;, os servi&amp;ccedil;os municipais funcionar&amp;atilde;o &lt;strong&gt;duas vezes por semana&lt;/strong&gt;, acrescendo ainda o servi&amp;ccedil;o no &lt;strong&gt;dia de feira da sede de cada concelho&lt;/strong&gt;.&lt;/p&gt; &lt;p&gt;Os hor&amp;aacute;rios aplic&amp;aacute;veis a cada munic&amp;iacute;pio encontram-se dispon&amp;iacute;veis nos respetivos separadores dedicados no &lt;a href="https://www.cim-ttm.pt/operacao-de-transporte-publico" target="_blank" target="_blank"&gt;presente portal&lt;/a&gt;.&lt;/p&gt; &lt;p&gt;Com o in&amp;iacute;cio do ano letivo, &lt;strong&gt;a partir de 14 de setembro de 2026&lt;/strong&gt;, entrar&amp;atilde;o em vigor os hor&amp;aacute;rios e a organiza&amp;ccedil;&amp;atilde;o da rede correspondentes ao per&amp;iacute;odo escolar, integrando as altera&amp;ccedil;&amp;otilde;es necess&amp;aacute;rias e onde toda a informa&amp;ccedil;&amp;atilde;o relativa a essa fase ser&amp;aacute; divulgada oportunamente.&lt;/p&gt; &lt;p&gt;Ainda reafirmar que com o &lt;strong&gt;objetivo de facilitar a adapta&amp;ccedil;&amp;atilde;o dos utilizadores &amp;agrave; nova rede de transportes, todos os servi&amp;ccedil;os ser&amp;atilde;o gratuitos durante o per&amp;iacute;odo compreendido entre 3 de agosto e 13 de setembro de 2026.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Para esclarecimentos adicionais, os utilizadores poder&amp;atilde;o dirigir-se aos postos de atendimento e venda do operador respons&amp;aacute;vel pelo servi&amp;ccedil;o p&amp;uacute;blico de transporte.&lt;/p&gt; &lt;p&gt;Em alternativa, poder&amp;atilde;o contactar atrav&amp;eacute;s dos seguintes meios:&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Telefone:&lt;/strong&gt; 278 201 430&lt;/p&gt; &lt;p&gt;&lt;strong&gt;E-mail:&lt;/strong&gt; &lt;a href="mailto:transportes@cim-ttm.pt" target="_blank" target="_blank"&gt;transportes@cim-ttm.pt&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Pode descarregar os Hor&amp;aacute;rios de Miranda do Douro&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3647/2026_07_20_horarios_publico_miranda_do_douro_v4_1.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/comunicados_cm__16_.png</t>
+  </si>
+  <si>
+    <t>Consulta Pública - Projeto da Central Eólica da Fronteira</t>
+  </si>
+  <si>
+    <t>Encontra-se a decorrer a Consulta Pública relativa à Proposta de Definição de Âmbito do Projeto da Central Eólica da Fronteira (hibridização da Central Hidroelétrica de Picote), localizada nos municípios de Miranda do Douro e Vimioso.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Encontra-se a decorrer a Consulta P&amp;uacute;blica relativa &amp;agrave; Proposta de Defini&amp;ccedil;&amp;atilde;o de &amp;Acirc;mbito do Projeto da Central E&amp;oacute;lica da Fronteira (hibridiza&amp;ccedil;&amp;atilde;o da Central Hidroel&amp;eacute;trica de Picote), localizada nos munic&amp;iacute;pios de Miranda do Douro e Vimioso.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Periodo de Consulta:&lt;/strong&gt; 28 de julho a 17 de agosto de 2026.&lt;/p&gt; &lt;p&gt;Durante este per&amp;iacute;odo, todos os cidad&amp;atilde;os podem consultar a documenta&amp;ccedil;&amp;atilde;o e apresentar opini&amp;otilde;es, sugest&amp;otilde;es ou contributos sobre o projeto, atrav&amp;eacute;s do portal Participa.&lt;/p&gt; &lt;p&gt;A participa&amp;ccedil;&amp;atilde;o p&amp;uacute;blica &amp;eacute; um importante instrumento de cidadania e contribui para um processo de decis&amp;atilde;o mais informado.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/atl_agosto.jpeg</t>
+  </si>
+  <si>
+    <t>ATL Férias de Verão 2026 – Associações Mirandesas</t>
+  </si>
+  <si>
+    <t>Aventura, Aprendizagem e Muita Diversão!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Aventura, Aprendizagem e Muita Divers&amp;atilde;o!&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro, em parceria com as Associa&amp;ccedil;&amp;otilde;es Mirandesas, preparou o plano ideal para as f&amp;eacute;rias dos mais novos!&lt;/p&gt; &lt;p&gt;O ATL de Ver&amp;atilde;o 2026 &amp;ndash; Associa&amp;ccedil;&amp;otilde;es Mirandesas est&amp;aacute; de volta, prometendo dias inesquec&amp;iacute;veis repletos de sorrisos, novas amizades e atividades din&amp;acirc;micas que v&amp;atilde;o marcar as f&amp;eacute;rias deste ano.&lt;/p&gt; &lt;p&gt;Proporcione aos seus filhos um ver&amp;atilde;o ativo, seguro e muito divertido!&lt;/p&gt; &lt;h4&gt;&lt;strong&gt;Informa&amp;ccedil;&amp;otilde;es Importantes:&lt;/strong&gt;&lt;/h4&gt; &lt;p&gt;&lt;strong&gt;Per&amp;iacute;odo do ATL:&lt;/strong&gt; de 03 de agosto a 04 de setembro de 2026&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Quem pode saltar a bordo?&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Em Miranda, crian&amp;ccedil;as dos 6 aos 12 anos,&lt;/li&gt; &lt;li&gt;Em Sendim as crian&amp;ccedil;as dos 3 aos 12 anos de idade.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Nota:&lt;/strong&gt; O ATL para as crian&amp;ccedil;as dos 3 aos 5 anos de idade ser&amp;aacute; assegurado pela Santa Casa de Miseric&amp;oacute;rdia de Miranda do Douro.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;INSCRI&amp;Ccedil;&amp;Otilde;ES OBRIGAT&amp;Oacute;RIAS de 20/07/2026 a 24/07/2026&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Onde inscrever:&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Miranda do Douro: Balc&amp;atilde;o da Junta de Freguesia de Miranda do Douro&lt;/li&gt; &lt;li&gt;Sendim: Jardim de Inf&amp;acirc;ncia de Sendim&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ficha de inscri&amp;ccedil;&amp;atilde;o Miranda do Douro&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3637/inscricao_ferias_ativas_miranda_do_douro.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Ficha de inscri&amp;ccedil;&amp;atilde;o Sendim&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3638/inscricao_ferias_ativas_e_aaaf_sendim.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Plano de atividades Miranda do Douro&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3639/plano_de_atividades_miranda_agosto_2026.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Plano de atividades Sendim&amp;nbsp;&lt;a href="https://www.cm-mdouro.pt/cmmirandadouro/uploads/writer_file/document/3640/plano_de_atividades_sendim_agosto.pdf" target="_blank" data-smiledocument="smiledocument" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt; &lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/blog/apresentacao_criativa_horizontal_com_estilo_minimalista_em_verde_branco_e_azul.png</t>
+  </si>
+  <si>
+    <t>Semana da Cultura Mirandesa reuniu tradição, música e identidade em Miranda do Douro</t>
+  </si>
+  <si>
+    <t>Durante oito dias, Miranda do Douro celebrou a sua cultura através de um programa diversificado que reuniu concertos, exposições, espetáculos e homenagens, assinalando também o 481.º aniversário da elevação da cidade.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Durante oito dias, Miranda do Douro celebrou a sua cultura atrav&amp;eacute;s de um programa diversificado que reuniu concertos, exposi&amp;ccedil;&amp;otilde;es, espet&amp;aacute;culos e homenagens, assinalando tamb&amp;eacute;m o 481.&amp;ordm; anivers&amp;aacute;rio da eleva&amp;ccedil;&amp;atilde;o da cidade.&lt;/p&gt; &lt;p&gt;Entre os dias 4 a 11 de julho, o Munic&amp;iacute;pio de Miranda do Douro promoveu mais uma edi&amp;ccedil;&amp;atilde;o da Semana da Cultura Mirandesa, uma iniciativa que voltou a colocar em destaque as tradi&amp;ccedil;&amp;otilde;es e a cultura da regi&amp;atilde;o.&lt;/p&gt; &lt;p&gt;O programa teve in&amp;iacute;cio com a Festa dos Pend&amp;otilde;es &amp;ndash; Pendones Alantre, La Mesma Tierra, que reuniu pend&amp;otilde;es de v&amp;aacute;rias localidades portuguesas e espanholas, refor&amp;ccedil;ando os la&amp;ccedil;os hist&amp;oacute;ricos e culturais entre os dois territ&amp;oacute;rios. Ao longo da semana, sucederam-se exposi&amp;ccedil;&amp;otilde;es, concertos, recitais e apresenta&amp;ccedil;&amp;otilde;es art&amp;iacute;sticas que deram palco a m&amp;uacute;sicos, alunos, associa&amp;ccedil;&amp;otilde;es e grupos culturais do concelho.&lt;/p&gt; &lt;p&gt;O Dia da Cidade, celebrado a 10 de julho, constituiu um dos pontos altos da programa&amp;ccedil;&amp;atilde;o, com a cerim&amp;oacute;nia do hastear da bandeira, homenagens e o concerto oper&amp;aacute;tico &amp;ldquo;Visita&amp;ccedil;&amp;atilde;o &amp;agrave; &amp;Oacute;pera - Barbeiro de Sevilha&amp;rdquo;.&lt;/p&gt; &lt;p&gt;O encerramento da semana ficou marcado pelas comemora&amp;ccedil;&amp;otilde;es do Dia de S&amp;atilde;o Bento, que inclu&amp;iacute;ram atividades culturais, anima&amp;ccedil;&amp;atilde;o tradicional e o espet&amp;aacute;culo &amp;ldquo;Em casa d&amp;acute;Am&amp;aacute;lia&amp;rdquo;, transmitido pela RTP.&lt;/p&gt; &lt;p&gt;A Semana da Cultura Mirandesa terminou, assim, com um programa que voltou a assinalar uma das datas mais marcantes da hist&amp;oacute;ria do concelho.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-07-08</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/9b9de8dd_a525_4798_a5b3_9e3188287df9.jpg</t>
   </si>
   <si>
     <t>AVISO | Condicionamento de Trânsito na rua 1º de maio</t>
   </si>
   <si>
     <t>O Município de Miranda do Douro informa que, devido à realização de trabalhos de manutenção e substituição das estruturas aéreas existentes, o trânsito na Rua 1.º de Maio estará condicionado nos seguintes períodos: Dias: 9 e 10 de julho Horário: das 08h00 às 18h00, em ambos os dias O condicionamento deve-se à circulação e operação de máquinas com plataforma elevatória articulada, necessárias à execução dos trabalhos.</t>
   </si>
   <si>
     <t>&lt;p&gt;O Munic&amp;iacute;pio de Miranda do Douro informa que, devido &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de trabalhos de manuten&amp;ccedil;&amp;atilde;o e substitui&amp;ccedil;&amp;atilde;o das estruturas a&amp;eacute;reas existentes, o tr&amp;acirc;nsito na Rua 1.&amp;ordm; de Maio estar&amp;aacute; condicionado nos seguintes per&amp;iacute;odos:&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Dias:&lt;/strong&gt; 9 e 10 de julho&lt;/p&gt; &lt;p style="margin-left: 30px;"&gt;&lt;strong&gt;Hor&amp;aacute;rio:&lt;/strong&gt; das 08h00 &amp;agrave;s 18h00, em ambos os dias&lt;/p&gt; &lt;p&gt;O condicionamento deve-se &amp;agrave; circula&amp;ccedil;&amp;atilde;o e opera&amp;ccedil;&amp;atilde;o de m&amp;aacute;quinas com plataforma elevat&amp;oacute;ria articulada, necess&amp;aacute;rias &amp;agrave; execu&amp;ccedil;&amp;atilde;o dos trabalhos.&lt;/p&gt; &lt;p&gt;Durante a interven&amp;ccedil;&amp;atilde;o, ser&amp;aacute; mantida uma faixa de circula&amp;ccedil;&amp;atilde;o, permitindo a passagem alternada de ve&amp;iacute;culos.&lt;/p&gt; &lt;p&gt;Agradecemos a compreens&amp;atilde;o de todos e apelamos ao cumprimento da sinaliza&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria existente no local.&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[]</t>
   </si>
   <si>
     <t>2026-07-07</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/742215243_1801141104204533_6503916134445916427_n.jpg</t>
   </si>
   <si>
     <t>Música e partilha entre gerações marcaram mais uma noite da Semana da Cultura Mirandesa</t>
   </si>
   <si>
     <t>A programação da Semana da Cultura Mirandesa prosseguiu na noite de ontem, com um conjunto de atuações que celebraram a música e o convívio entre gerações.</t>
   </si>
   <si>
     <t>&lt;p&gt;A programa&amp;ccedil;&amp;atilde;o da Semana da Cultura Mirandesa prosseguiu na noite de ontem, com um conjunto de atua&amp;ccedil;&amp;otilde;es que celebraram a m&amp;uacute;sica e o conv&amp;iacute;vio entre gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt; &lt;p&gt;O ser&amp;atilde;o teve in&amp;iacute;cio com um concerto integrado no eixo &amp;ldquo;Cultura e Desporto para Todos&amp;rdquo; do Projeto PAIIA &amp;ndash; Plano de A&amp;ccedil;&amp;atilde;o Intergeracional de Inclus&amp;atilde;o Ativa. Seguiu-se a apresenta&amp;ccedil;&amp;atilde;o dos alunos de piano de Lu&amp;iacute;s Velho, da Casa de la M&amp;uacute;sica Mirandesa, que deram a conhecer o trabalho desenvolvido num concerto que reuniu pe&amp;ccedil;as cl&amp;aacute;ssicas e temas pop.&lt;/p&gt; &lt;p&gt;Depois da atua&amp;ccedil;&amp;atilde;o conjunta com os alunos da Escola B&amp;aacute;sica de Miranda do Douro, os alunos da Universidade S&amp;eacute;nior receberam ainda os certificados de conclus&amp;atilde;o do ano letivo, num momento que assinalou o encerramento de mais um ano de atividades.&lt;/p&gt; &lt;p&gt;Pode consultar a galeria de fotos &lt;a href="https://www.facebook.com/photo?fbid=1005872965485336&amp;amp;set=pcb.1005882558817710" target="_blank" target="_blank"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-06</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/blog/20260704_114808.jpg</t>
   </si>
   <si>
     <t>Festa dos Pendões reforça a união cultural entre Portugal e Espanha</t>
   </si>
@@ -1976,51 +2120,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O111"/>
+  <dimension ref="A1:O121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2036,3232 +2180,3522 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>21</v>
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3">
+        <v>317</v>
+      </c>
+      <c r="C3" t="s">
         <v>22</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>23</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>24</v>
       </c>
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
       <c r="N3" t="s">
         <v>21</v>
       </c>
       <c r="O3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4">
+        <v>173</v>
+      </c>
+      <c r="C4" t="s">
         <v>27</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>28</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>29</v>
       </c>
-      <c r="G4" t="s">
+      <c r="J4" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>21</v>
       </c>
       <c r="O4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B5">
         <v>60</v>
       </c>
       <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
         <v>33</v>
       </c>
-      <c r="D5" t="s">
+      <c r="G5" t="s">
         <v>34</v>
       </c>
-      <c r="G5" t="s">
+      <c r="J5" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>21</v>
       </c>
       <c r="O5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
         <v>37</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>38</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>39</v>
       </c>
-      <c r="G6" t="s">
+      <c r="J6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
       <c r="N6" t="s">
         <v>21</v>
       </c>
       <c r="O6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" t="s">
         <v>42</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>43</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
       <c r="N7" t="s">
         <v>21</v>
       </c>
       <c r="O7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8">
+        <v>132</v>
+      </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" t="s">
         <v>47</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>48</v>
       </c>
-      <c r="D8" t="s">
+      <c r="J8" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
       <c r="N8" t="s">
         <v>21</v>
       </c>
       <c r="O8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9">
+        <v>60</v>
+      </c>
+      <c r="C9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" t="s">
         <v>52</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="G9" t="s">
         <v>53</v>
       </c>
-      <c r="D9" t="s">
+      <c r="J9" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>21</v>
       </c>
       <c r="O9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B10">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" t="s">
         <v>57</v>
       </c>
-      <c r="D10" t="s">
+      <c r="G10" t="s">
         <v>58</v>
       </c>
-      <c r="G10" t="s">
+      <c r="J10" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
       <c r="N10" t="s">
         <v>21</v>
       </c>
       <c r="O10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11">
+        <v>99</v>
+      </c>
+      <c r="C11" t="s">
         <v>61</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>62</v>
       </c>
-      <c r="D11" t="s">
+      <c r="G11" t="s">
         <v>63</v>
       </c>
-      <c r="G11" t="s">
+      <c r="J11" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>21</v>
       </c>
       <c r="O11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12">
         <v>66</v>
       </c>
-      <c r="B12">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" t="s">
         <v>67</v>
       </c>
-      <c r="D12" t="s">
+      <c r="G12" t="s">
         <v>68</v>
       </c>
-      <c r="G12" t="s">
+      <c r="J12" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
       <c r="N12" t="s">
         <v>21</v>
       </c>
       <c r="O12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B13">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>71</v>
       </c>
       <c r="D13" t="s">
         <v>72</v>
       </c>
       <c r="G13" t="s">
         <v>73</v>
       </c>
       <c r="J13" t="s">
         <v>74</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
       <c r="N13" t="s">
         <v>21</v>
       </c>
       <c r="O13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="G14" t="s">
         <v>78</v>
       </c>
       <c r="J14" t="s">
         <v>79</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
       <c r="N14" t="s">
         <v>21</v>
       </c>
       <c r="O14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
         <v>81</v>
       </c>
       <c r="D15" t="s">
         <v>82</v>
       </c>
       <c r="G15" t="s">
         <v>83</v>
       </c>
       <c r="J15" t="s">
         <v>84</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>21</v>
       </c>
       <c r="O15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16">
-        <v>183</v>
+        <v>89</v>
       </c>
       <c r="C16" t="s">
         <v>86</v>
       </c>
       <c r="D16" t="s">
         <v>87</v>
       </c>
       <c r="G16" t="s">
         <v>88</v>
       </c>
       <c r="J16" t="s">
         <v>89</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
       <c r="N16" t="s">
         <v>21</v>
       </c>
       <c r="O16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17">
-        <v>133</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>91</v>
       </c>
       <c r="D17" t="s">
         <v>92</v>
       </c>
       <c r="G17" t="s">
         <v>93</v>
       </c>
       <c r="J17" t="s">
         <v>94</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>21</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="C18" t="s">
         <v>96</v>
       </c>
       <c r="D18" t="s">
         <v>97</v>
       </c>
       <c r="G18" t="s">
         <v>98</v>
       </c>
       <c r="J18" t="s">
         <v>99</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18" t="s">
         <v>21</v>
       </c>
       <c r="O18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B19">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
       <c r="N19" t="s">
         <v>21</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B20">
-        <v>111</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>21</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B21">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
       <c r="N21" t="s">
         <v>21</v>
       </c>
       <c r="O21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="B22">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D22" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J22" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>21</v>
       </c>
       <c r="O22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B23">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="J23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>21</v>
       </c>
       <c r="O23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
       <c r="N24" t="s">
         <v>21</v>
       </c>
       <c r="O24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B25">
-        <v>69</v>
+        <v>140</v>
       </c>
       <c r="C25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="J25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25" t="s">
         <v>21</v>
       </c>
       <c r="O25" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B26">
-        <v>90</v>
+        <v>183</v>
       </c>
       <c r="C26" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D26" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G26" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
       <c r="N26" t="s">
         <v>21</v>
       </c>
       <c r="O26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B27">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="C27" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D27" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G27" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J27" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27" t="s">
         <v>21</v>
       </c>
       <c r="O27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B28">
-        <v>134</v>
+        <v>75</v>
       </c>
       <c r="C28" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D28" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G28" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J28" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28" t="s">
         <v>21</v>
       </c>
       <c r="O28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B29">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
       <c r="N29" t="s">
         <v>21</v>
       </c>
       <c r="O29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B30">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30" t="s">
         <v>21</v>
       </c>
       <c r="O30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="B31">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="C31" t="s">
         <v>156</v>
       </c>
       <c r="D31" t="s">
         <v>157</v>
       </c>
       <c r="G31" t="s">
         <v>158</v>
       </c>
       <c r="J31" t="s">
         <v>159</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>21</v>
       </c>
       <c r="O31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B32">
+        <v>62</v>
+      </c>
+      <c r="C32" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D32" t="s">
         <v>161</v>
       </c>
       <c r="G32" t="s">
         <v>162</v>
       </c>
       <c r="J32" t="s">
         <v>163</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
       <c r="N32" t="s">
         <v>21</v>
       </c>
       <c r="O32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>164</v>
       </c>
       <c r="B33">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="C33" t="s">
         <v>165</v>
       </c>
       <c r="D33" t="s">
         <v>166</v>
       </c>
       <c r="G33" t="s">
         <v>167</v>
       </c>
       <c r="J33" t="s">
         <v>168</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33" t="s">
         <v>21</v>
       </c>
       <c r="O33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B34">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="C34" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D34" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G34" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J34" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
       <c r="N34" t="s">
         <v>21</v>
       </c>
       <c r="O34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B35">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="C35" t="s">
         <v>174</v>
       </c>
       <c r="D35" t="s">
         <v>175</v>
       </c>
       <c r="G35" t="s">
         <v>176</v>
       </c>
       <c r="J35" t="s">
         <v>177</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
       <c r="N35" t="s">
         <v>21</v>
       </c>
       <c r="O35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B36">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="C36" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D36" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G36" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="J36" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
       <c r="N36" t="s">
         <v>21</v>
       </c>
       <c r="O36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B37">
         <v>60</v>
       </c>
       <c r="C37" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D37" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G37" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="J37" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
       <c r="N37" t="s">
         <v>21</v>
       </c>
       <c r="O37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B38">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>189</v>
       </c>
       <c r="D38" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="G38" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="J38" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
       <c r="N38" t="s">
         <v>21</v>
       </c>
       <c r="O38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B39">
-        <v>143</v>
+        <v>60</v>
       </c>
       <c r="C39" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="D39" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="G39" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="J39" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39" t="s">
         <v>21</v>
       </c>
       <c r="O39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B40">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C40" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D40" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="G40" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="J40" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
       <c r="N40" t="s">
         <v>21</v>
       </c>
       <c r="O40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B41">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="C41" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="D41" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="G41" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="J41" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
       <c r="N41" t="s">
         <v>21</v>
       </c>
       <c r="O41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="B42">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C42" t="s">
-        <v>203</v>
+        <v>124</v>
       </c>
       <c r="D42" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="G42" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="J42" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="M42" t="s">
         <v>20</v>
       </c>
       <c r="N42" t="s">
         <v>21</v>
       </c>
       <c r="O42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B43">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C43" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D43" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="G43" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="J43" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
       <c r="N43" t="s">
         <v>21</v>
       </c>
       <c r="O43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>212</v>
       </c>
       <c r="B44">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="C44" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D44" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="G44" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="J44" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
       <c r="N44" t="s">
         <v>21</v>
       </c>
       <c r="O44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B45">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="C45" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D45" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="G45" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="J45" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
       <c r="N45" t="s">
         <v>21</v>
       </c>
       <c r="O45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
+        <v>221</v>
+      </c>
+      <c r="B46">
+        <v>100</v>
+      </c>
+      <c r="C46" t="s">
         <v>222</v>
       </c>
-      <c r="B46">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G46" t="s">
+        <v>227</v>
+      </c>
+      <c r="J46" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46" t="s">
         <v>21</v>
       </c>
       <c r="O46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B47">
         <v>60</v>
       </c>
       <c r="C47" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D47" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G47" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J47" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M47" t="s">
         <v>20</v>
       </c>
       <c r="N47" t="s">
         <v>21</v>
       </c>
       <c r="O47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B48">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="C48" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
         <v>234</v>
       </c>
       <c r="G48" t="s">
         <v>235</v>
       </c>
       <c r="J48" t="s">
         <v>236</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
       <c r="N48" t="s">
         <v>21</v>
       </c>
       <c r="O48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>237</v>
       </c>
       <c r="B49">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="C49" t="s">
+        <v>222</v>
+      </c>
+      <c r="D49" t="s">
         <v>238</v>
       </c>
-      <c r="D49" t="s">
+      <c r="G49" t="s">
         <v>239</v>
       </c>
-      <c r="G49" t="s">
+      <c r="J49" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="M49" t="s">
         <v>20</v>
       </c>
       <c r="N49" t="s">
         <v>21</v>
       </c>
       <c r="O49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
+        <v>241</v>
+      </c>
+      <c r="B50">
+        <v>60</v>
+      </c>
+      <c r="C50" t="s">
         <v>242</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>243</v>
       </c>
-      <c r="D50" t="s">
+      <c r="G50" t="s">
         <v>244</v>
       </c>
-      <c r="G50" t="s">
+      <c r="J50" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
       <c r="N50" t="s">
         <v>21</v>
       </c>
       <c r="O50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B51">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="C51" t="s">
         <v>247</v>
       </c>
       <c r="D51" t="s">
         <v>248</v>
       </c>
       <c r="G51" t="s">
         <v>249</v>
       </c>
       <c r="J51" t="s">
         <v>250</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
       <c r="N51" t="s">
         <v>21</v>
       </c>
       <c r="O51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
+        <v>246</v>
+      </c>
+      <c r="B52">
+        <v>76</v>
+      </c>
+      <c r="C52" t="s">
         <v>251</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>252</v>
       </c>
-      <c r="D52" t="s">
+      <c r="G52" t="s">
         <v>253</v>
       </c>
-      <c r="G52" t="s">
+      <c r="J52" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
       <c r="N52" t="s">
         <v>21</v>
       </c>
       <c r="O52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
+        <v>255</v>
+      </c>
+      <c r="B53">
+        <v>60</v>
+      </c>
+      <c r="C53" t="s">
         <v>256</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>257</v>
       </c>
-      <c r="D53" t="s">
+      <c r="G53" t="s">
         <v>258</v>
       </c>
-      <c r="G53" t="s">
+      <c r="J53" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
       <c r="N53" t="s">
         <v>21</v>
       </c>
       <c r="O53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B54">
         <v>121</v>
       </c>
       <c r="C54" t="s">
+        <v>261</v>
+      </c>
+      <c r="D54" t="s">
         <v>262</v>
       </c>
-      <c r="D54" t="s">
+      <c r="G54" t="s">
         <v>263</v>
       </c>
-      <c r="G54" t="s">
+      <c r="J54" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54" t="s">
         <v>21</v>
       </c>
       <c r="O54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
+        <v>265</v>
+      </c>
+      <c r="B55">
+        <v>64</v>
+      </c>
+      <c r="C55" t="s">
         <v>266</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>267</v>
       </c>
-      <c r="D55" t="s">
+      <c r="G55" t="s">
         <v>268</v>
       </c>
-      <c r="G55" t="s">
+      <c r="J55" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
       <c r="N55" t="s">
         <v>21</v>
       </c>
       <c r="O55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
+        <v>270</v>
+      </c>
+      <c r="B56">
+        <v>79</v>
+      </c>
+      <c r="C56" t="s">
         <v>271</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>272</v>
       </c>
-      <c r="D56" t="s">
+      <c r="G56" t="s">
         <v>273</v>
       </c>
-      <c r="G56" t="s">
+      <c r="J56" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
       <c r="N56" t="s">
         <v>21</v>
       </c>
       <c r="O56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
+        <v>275</v>
+      </c>
+      <c r="B57">
+        <v>60</v>
+      </c>
+      <c r="C57" t="s">
         <v>276</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>277</v>
       </c>
-      <c r="D57" t="s">
+      <c r="G57" t="s">
         <v>278</v>
       </c>
-      <c r="G57" t="s">
+      <c r="J57" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
       <c r="N57" t="s">
         <v>21</v>
       </c>
       <c r="O57" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
+        <v>280</v>
+      </c>
+      <c r="B58">
+        <v>98</v>
+      </c>
+      <c r="C58" t="s">
         <v>281</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>282</v>
       </c>
-      <c r="D58" t="s">
+      <c r="G58" t="s">
         <v>283</v>
       </c>
-      <c r="G58" t="s">
+      <c r="J58" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
       <c r="N58" t="s">
         <v>21</v>
       </c>
       <c r="O58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
+        <v>285</v>
+      </c>
+      <c r="B59">
+        <v>96</v>
+      </c>
+      <c r="C59" t="s">
         <v>286</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>287</v>
       </c>
-      <c r="D59" t="s">
+      <c r="G59" t="s">
         <v>288</v>
       </c>
-      <c r="G59" t="s">
+      <c r="J59" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
       <c r="N59" t="s">
         <v>21</v>
       </c>
       <c r="O59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
+        <v>290</v>
+      </c>
+      <c r="B60">
+        <v>83</v>
+      </c>
+      <c r="C60" t="s">
         <v>291</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>292</v>
       </c>
-      <c r="D60" t="s">
+      <c r="G60" t="s">
         <v>293</v>
       </c>
-      <c r="G60" t="s">
+      <c r="J60" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60" t="s">
         <v>21</v>
       </c>
       <c r="O60" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B61">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="C61" t="s">
+        <v>295</v>
+      </c>
+      <c r="D61" t="s">
         <v>296</v>
       </c>
-      <c r="D61" t="s">
+      <c r="G61" t="s">
         <v>297</v>
       </c>
-      <c r="G61" t="s">
+      <c r="J61" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>21</v>
       </c>
       <c r="O61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
+        <v>299</v>
+      </c>
+      <c r="B62">
+        <v>60</v>
+      </c>
+      <c r="C62" t="s">
         <v>300</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>301</v>
       </c>
-      <c r="D62" t="s">
+      <c r="G62" t="s">
         <v>302</v>
       </c>
-      <c r="G62" t="s">
+      <c r="J62" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
       <c r="N62" t="s">
         <v>21</v>
       </c>
       <c r="O62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B63">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="C63" t="s">
         <v>305</v>
       </c>
       <c r="D63" t="s">
         <v>306</v>
       </c>
       <c r="G63" t="s">
         <v>307</v>
       </c>
       <c r="J63" t="s">
         <v>308</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
       <c r="N63" t="s">
         <v>21</v>
       </c>
       <c r="O63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
         <v>309</v>
       </c>
       <c r="B64">
-        <v>67</v>
+        <v>121</v>
       </c>
       <c r="C64" t="s">
         <v>310</v>
       </c>
       <c r="D64" t="s">
         <v>311</v>
       </c>
       <c r="G64" t="s">
         <v>312</v>
       </c>
       <c r="J64" t="s">
         <v>313</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
       <c r="N64" t="s">
         <v>21</v>
       </c>
       <c r="O64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
         <v>314</v>
       </c>
       <c r="B65">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="C65" t="s">
         <v>315</v>
       </c>
       <c r="D65" t="s">
         <v>316</v>
       </c>
       <c r="G65" t="s">
         <v>317</v>
       </c>
       <c r="J65" t="s">
         <v>318</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
       <c r="N65" t="s">
         <v>21</v>
       </c>
       <c r="O65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="B66">
-        <v>140</v>
+        <v>232</v>
       </c>
       <c r="C66" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D66" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G66" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="J66" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M66" t="s">
         <v>20</v>
       </c>
       <c r="N66" t="s">
         <v>21</v>
       </c>
       <c r="O66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B67">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="C67" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D67" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G67" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J67" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
       <c r="N67" t="s">
         <v>21</v>
       </c>
       <c r="O67" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B68">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="C68" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D68" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="G68" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="J68" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
       <c r="N68" t="s">
         <v>21</v>
       </c>
       <c r="O68" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B69">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="C69" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D69" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G69" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J69" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M69" t="s">
         <v>20</v>
       </c>
       <c r="N69" t="s">
         <v>21</v>
       </c>
       <c r="O69" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B70">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="C70" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D70" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G70" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="J70" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M70" t="s">
         <v>20</v>
       </c>
       <c r="N70" t="s">
         <v>21</v>
       </c>
       <c r="O70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B71">
-        <v>142</v>
+        <v>104</v>
       </c>
       <c r="C71" t="s">
         <v>344</v>
       </c>
       <c r="D71" t="s">
         <v>345</v>
       </c>
       <c r="G71" t="s">
         <v>346</v>
       </c>
       <c r="J71" t="s">
         <v>347</v>
       </c>
       <c r="M71" t="s">
         <v>20</v>
       </c>
       <c r="N71" t="s">
         <v>21</v>
       </c>
       <c r="O71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
         <v>348</v>
       </c>
       <c r="B72">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="C72" t="s">
         <v>349</v>
       </c>
       <c r="D72" t="s">
         <v>350</v>
       </c>
       <c r="G72" t="s">
         <v>351</v>
       </c>
       <c r="J72" t="s">
         <v>352</v>
       </c>
       <c r="M72" t="s">
         <v>20</v>
       </c>
       <c r="N72" t="s">
         <v>21</v>
       </c>
       <c r="O72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
         <v>348</v>
       </c>
       <c r="B73">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="C73" t="s">
         <v>353</v>
       </c>
       <c r="D73" t="s">
         <v>354</v>
       </c>
       <c r="G73" t="s">
         <v>355</v>
       </c>
       <c r="J73" t="s">
         <v>356</v>
       </c>
       <c r="M73" t="s">
         <v>20</v>
       </c>
       <c r="N73" t="s">
         <v>21</v>
       </c>
       <c r="O73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
         <v>357</v>
       </c>
       <c r="B74">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="C74" t="s">
         <v>358</v>
       </c>
       <c r="D74" t="s">
         <v>359</v>
       </c>
       <c r="G74" t="s">
         <v>360</v>
       </c>
       <c r="J74" t="s">
         <v>361</v>
       </c>
       <c r="M74" t="s">
         <v>20</v>
       </c>
       <c r="N74" t="s">
         <v>21</v>
       </c>
       <c r="O74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
         <v>362</v>
       </c>
       <c r="B75">
-        <v>152</v>
+        <v>65</v>
       </c>
       <c r="C75" t="s">
         <v>363</v>
       </c>
       <c r="D75" t="s">
         <v>364</v>
       </c>
       <c r="G75" t="s">
         <v>365</v>
       </c>
       <c r="J75" t="s">
         <v>366</v>
       </c>
       <c r="M75" t="s">
         <v>20</v>
       </c>
       <c r="N75" t="s">
         <v>21</v>
       </c>
       <c r="O75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
+        <v>362</v>
+      </c>
+      <c r="B76">
+        <v>140</v>
+      </c>
+      <c r="C76" t="s">
         <v>367</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>368</v>
       </c>
-      <c r="D76" t="s">
+      <c r="G76" t="s">
         <v>369</v>
       </c>
-      <c r="G76" t="s">
+      <c r="J76" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="M76" t="s">
         <v>20</v>
       </c>
       <c r="N76" t="s">
         <v>21</v>
       </c>
       <c r="O76" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
+        <v>371</v>
+      </c>
+      <c r="B77">
+        <v>120</v>
+      </c>
+      <c r="C77" t="s">
         <v>372</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>373</v>
       </c>
-      <c r="D77" t="s">
+      <c r="G77" t="s">
         <v>374</v>
       </c>
-      <c r="G77" t="s">
+      <c r="J77" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="M77" t="s">
         <v>20</v>
       </c>
       <c r="N77" t="s">
         <v>21</v>
       </c>
       <c r="O77" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
+        <v>376</v>
+      </c>
+      <c r="B78">
+        <v>109</v>
+      </c>
+      <c r="C78" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D78" t="s">
         <v>378</v>
       </c>
       <c r="G78" t="s">
         <v>379</v>
       </c>
       <c r="J78" t="s">
         <v>380</v>
       </c>
       <c r="M78" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N78" t="s">
         <v>21</v>
       </c>
       <c r="O78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
+        <v>381</v>
+      </c>
+      <c r="B79">
+        <v>69</v>
+      </c>
+      <c r="C79" t="s">
         <v>382</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>383</v>
       </c>
-      <c r="D79" t="s">
+      <c r="G79" t="s">
         <v>384</v>
       </c>
-      <c r="G79" t="s">
+      <c r="J79" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="M79" t="s">
         <v>20</v>
       </c>
       <c r="N79" t="s">
         <v>21</v>
       </c>
       <c r="O79" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B80">
         <v>60</v>
       </c>
       <c r="C80" t="s">
+        <v>387</v>
+      </c>
+      <c r="D80" t="s">
         <v>388</v>
       </c>
-      <c r="D80" t="s">
+      <c r="G80" t="s">
         <v>389</v>
       </c>
-      <c r="G80" t="s">
+      <c r="J80" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="M80" t="s">
         <v>20</v>
       </c>
       <c r="N80" t="s">
         <v>21</v>
       </c>
       <c r="O80" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
+        <v>391</v>
+      </c>
+      <c r="B81">
+        <v>142</v>
+      </c>
+      <c r="C81" t="s">
         <v>392</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>393</v>
       </c>
-      <c r="D81" t="s">
+      <c r="G81" t="s">
         <v>394</v>
       </c>
-      <c r="G81" t="s">
+      <c r="J81" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="M81" t="s">
         <v>20</v>
       </c>
       <c r="N81" t="s">
         <v>21</v>
       </c>
       <c r="O81" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
+        <v>396</v>
+      </c>
+      <c r="B82">
+        <v>146</v>
+      </c>
+      <c r="C82" t="s">
         <v>397</v>
       </c>
-      <c r="B82">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>398</v>
       </c>
-      <c r="D82" t="s">
+      <c r="G82" t="s">
         <v>399</v>
       </c>
-      <c r="G82" t="s">
+      <c r="J82" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="M82" t="s">
         <v>20</v>
       </c>
       <c r="N82" t="s">
         <v>21</v>
       </c>
       <c r="O82" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
+        <v>396</v>
+      </c>
+      <c r="B83">
+        <v>102</v>
+      </c>
+      <c r="C83" t="s">
+        <v>401</v>
+      </c>
+      <c r="D83" t="s">
         <v>402</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="G83" t="s">
         <v>403</v>
       </c>
-      <c r="D83" t="s">
+      <c r="J83" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
       <c r="M83" t="s">
         <v>20</v>
       </c>
       <c r="N83" t="s">
         <v>21</v>
       </c>
       <c r="O83" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B84">
-        <v>231</v>
+        <v>84</v>
       </c>
       <c r="C84" t="s">
+        <v>406</v>
+      </c>
+      <c r="D84" t="s">
         <v>407</v>
       </c>
-      <c r="D84" t="s">
+      <c r="G84" t="s">
         <v>408</v>
       </c>
-      <c r="G84" t="s">
+      <c r="J84" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="M84" t="s">
         <v>20</v>
       </c>
       <c r="N84" t="s">
         <v>21</v>
       </c>
       <c r="O84" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
+        <v>410</v>
+      </c>
+      <c r="B85">
+        <v>152</v>
+      </c>
+      <c r="C85" t="s">
         <v>411</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>412</v>
       </c>
-      <c r="D85" t="s">
+      <c r="G85" t="s">
         <v>413</v>
       </c>
-      <c r="G85" t="s">
+      <c r="J85" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="M85" t="s">
         <v>20</v>
       </c>
       <c r="N85" t="s">
         <v>21</v>
       </c>
       <c r="O85" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
+        <v>415</v>
+      </c>
+      <c r="B86">
+        <v>81</v>
+      </c>
+      <c r="C86" t="s">
         <v>416</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>417</v>
       </c>
-      <c r="D86" t="s">
+      <c r="G86" t="s">
         <v>418</v>
       </c>
-      <c r="G86" t="s">
+      <c r="J86" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="M86" t="s">
         <v>20</v>
       </c>
       <c r="N86" t="s">
         <v>21</v>
       </c>
       <c r="O86" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
+        <v>420</v>
+      </c>
+      <c r="B87">
+        <v>60</v>
+      </c>
+      <c r="C87" t="s">
         <v>421</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>422</v>
       </c>
-      <c r="D87" t="s">
+      <c r="G87" t="s">
         <v>423</v>
       </c>
-      <c r="G87" t="s">
+      <c r="J87" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="M87" t="s">
         <v>20</v>
       </c>
       <c r="N87" t="s">
         <v>21</v>
       </c>
       <c r="O87" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B88">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="C88" t="s">
+        <v>300</v>
+      </c>
+      <c r="D88" t="s">
         <v>426</v>
       </c>
-      <c r="D88" t="s">
+      <c r="G88" t="s">
         <v>427</v>
       </c>
-      <c r="G88" t="s">
+      <c r="J88" t="s">
         <v>428</v>
       </c>
-      <c r="J88" t="s">
+      <c r="M88" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="N88" t="s">
         <v>21</v>
       </c>
       <c r="O88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
         <v>430</v>
       </c>
       <c r="B89">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C89" t="s">
         <v>431</v>
       </c>
       <c r="D89" t="s">
         <v>432</v>
       </c>
       <c r="G89" t="s">
         <v>433</v>
       </c>
       <c r="J89" t="s">
         <v>434</v>
       </c>
       <c r="M89" t="s">
         <v>20</v>
       </c>
       <c r="N89" t="s">
         <v>21</v>
       </c>
       <c r="O89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
         <v>435</v>
       </c>
       <c r="B90">
-        <v>206</v>
+        <v>60</v>
       </c>
       <c r="C90" t="s">
         <v>436</v>
       </c>
       <c r="D90" t="s">
         <v>437</v>
       </c>
       <c r="G90" t="s">
         <v>438</v>
       </c>
       <c r="J90" t="s">
         <v>439</v>
       </c>
       <c r="M90" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N90" t="s">
         <v>21</v>
       </c>
       <c r="O90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
         <v>440</v>
       </c>
       <c r="B91">
-        <v>62</v>
+        <v>107</v>
       </c>
       <c r="C91" t="s">
         <v>441</v>
       </c>
       <c r="D91" t="s">
         <v>442</v>
       </c>
       <c r="G91" t="s">
         <v>443</v>
       </c>
       <c r="J91" t="s">
         <v>444</v>
       </c>
       <c r="M91" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N91" t="s">
         <v>21</v>
       </c>
       <c r="O91" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
         <v>445</v>
       </c>
       <c r="B92">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="C92" t="s">
         <v>446</v>
       </c>
       <c r="D92" t="s">
         <v>447</v>
       </c>
       <c r="G92" t="s">
         <v>448</v>
       </c>
       <c r="J92" t="s">
         <v>449</v>
       </c>
       <c r="M92" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N92" t="s">
         <v>21</v>
       </c>
       <c r="O92" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
         <v>450</v>
       </c>
       <c r="B93">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C93" t="s">
         <v>451</v>
       </c>
       <c r="D93" t="s">
         <v>452</v>
       </c>
       <c r="G93" t="s">
         <v>453</v>
       </c>
       <c r="J93" t="s">
         <v>454</v>
       </c>
       <c r="M93" t="s">
         <v>20</v>
       </c>
       <c r="N93" t="s">
         <v>21</v>
       </c>
       <c r="O93" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
+        <v>450</v>
+      </c>
+      <c r="B94">
+        <v>231</v>
+      </c>
+      <c r="C94" t="s">
         <v>455</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>456</v>
       </c>
-      <c r="D94" t="s">
+      <c r="G94" t="s">
         <v>457</v>
       </c>
-      <c r="G94" t="s">
+      <c r="J94" t="s">
         <v>458</v>
       </c>
-      <c r="J94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M94" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N94" t="s">
         <v>21</v>
       </c>
       <c r="O94" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
+        <v>459</v>
+      </c>
+      <c r="B95">
+        <v>62</v>
+      </c>
+      <c r="C95" t="s">
         <v>460</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>461</v>
       </c>
-      <c r="D95" t="s">
+      <c r="G95" t="s">
         <v>462</v>
       </c>
-      <c r="G95" t="s">
+      <c r="J95" t="s">
         <v>463</v>
       </c>
-      <c r="J95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M95" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N95" t="s">
         <v>21</v>
       </c>
       <c r="O95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
+        <v>464</v>
+      </c>
+      <c r="B96">
+        <v>100</v>
+      </c>
+      <c r="C96" t="s">
         <v>465</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>466</v>
       </c>
-      <c r="D96" t="s">
+      <c r="G96" t="s">
         <v>467</v>
       </c>
-      <c r="G96" t="s">
+      <c r="J96" t="s">
         <v>468</v>
       </c>
-      <c r="J96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M96" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N96" t="s">
         <v>21</v>
       </c>
       <c r="O96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
+        <v>469</v>
+      </c>
+      <c r="B97">
+        <v>65</v>
+      </c>
+      <c r="C97" t="s">
         <v>470</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>471</v>
       </c>
-      <c r="D97" t="s">
+      <c r="G97" t="s">
         <v>472</v>
       </c>
-      <c r="G97" t="s">
+      <c r="J97" t="s">
         <v>473</v>
       </c>
-      <c r="J97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M97" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N97" t="s">
         <v>21</v>
       </c>
       <c r="O97" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
+        <v>469</v>
+      </c>
+      <c r="B98">
+        <v>133</v>
+      </c>
+      <c r="C98" t="s">
+        <v>474</v>
+      </c>
+      <c r="D98" t="s">
         <v>475</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="G98" t="s">
         <v>476</v>
       </c>
-      <c r="D98" t="s">
+      <c r="J98" t="s">
         <v>477</v>
       </c>
-      <c r="G98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M98" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N98" t="s">
         <v>21</v>
       </c>
       <c r="O98" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B99">
         <v>60</v>
       </c>
       <c r="C99" t="s">
+        <v>479</v>
+      </c>
+      <c r="D99" t="s">
+        <v>480</v>
+      </c>
+      <c r="G99" t="s">
         <v>481</v>
       </c>
-      <c r="D99" t="s">
+      <c r="J99" t="s">
         <v>482</v>
       </c>
-      <c r="G99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M99" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N99" t="s">
         <v>21</v>
       </c>
       <c r="O99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B100">
-        <v>126</v>
+        <v>206</v>
       </c>
       <c r="C100" t="s">
+        <v>484</v>
+      </c>
+      <c r="D100" t="s">
         <v>485</v>
       </c>
-      <c r="D100" t="s">
+      <c r="G100" t="s">
         <v>486</v>
       </c>
-      <c r="G100" t="s">
+      <c r="J100" t="s">
         <v>487</v>
       </c>
-      <c r="J100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M100" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N100" t="s">
         <v>21</v>
       </c>
       <c r="O100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
+        <v>488</v>
+      </c>
+      <c r="B101">
+        <v>62</v>
+      </c>
+      <c r="C101" t="s">
         <v>489</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>490</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G101" t="s">
-        <v>158</v>
+        <v>491</v>
       </c>
       <c r="J101" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="M101" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N101" t="s">
         <v>21</v>
       </c>
       <c r="O101" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B102">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="C102" t="s">
-        <v>252</v>
+        <v>494</v>
       </c>
       <c r="D102" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="G102" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="J102" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="M102" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N102" t="s">
         <v>21</v>
       </c>
       <c r="O102" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B103">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="C103" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D103" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="G103" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J103" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="M103" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="N103" t="s">
         <v>21</v>
       </c>
       <c r="O103" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B104">
-        <v>103</v>
+        <v>165</v>
       </c>
       <c r="C104" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D104" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G104" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="J104" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="M104" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N104" t="s">
         <v>21</v>
       </c>
       <c r="O104" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B105">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="C105" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D105" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="G105" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="J105" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="M105" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N105" t="s">
         <v>21</v>
       </c>
       <c r="O105" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B106">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="C106" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D106" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="G106" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="J106" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="M106" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N106" t="s">
         <v>21</v>
       </c>
       <c r="O106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B107">
-        <v>111</v>
+        <v>62</v>
       </c>
       <c r="C107" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D107" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="G107" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="J107" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M107" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N107" t="s">
         <v>21</v>
       </c>
       <c r="O107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B108">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="C108" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D108" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="G108" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="J108" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M108" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N108" t="s">
         <v>21</v>
       </c>
       <c r="O108" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="B109">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="C109" t="s">
-        <v>174</v>
+        <v>529</v>
       </c>
       <c r="D109" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G109" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="J109" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="M109" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N109" t="s">
         <v>21</v>
       </c>
       <c r="O109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B110">
-        <v>66</v>
+        <v>126</v>
       </c>
       <c r="C110" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="D110" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="G110" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="J110" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="M110" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="N110" t="s">
         <v>21</v>
       </c>
       <c r="O110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B111">
+        <v>109</v>
+      </c>
+      <c r="C111" t="s">
+        <v>538</v>
+      </c>
+      <c r="D111" t="s">
+        <v>205</v>
+      </c>
+      <c r="G111" t="s">
+        <v>206</v>
+      </c>
+      <c r="J111" t="s">
+        <v>539</v>
+      </c>
+      <c r="M111" t="s">
+        <v>429</v>
+      </c>
+      <c r="N111" t="s">
+        <v>21</v>
+      </c>
+      <c r="O111" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112" t="s">
+        <v>540</v>
+      </c>
+      <c r="B112">
+        <v>71</v>
+      </c>
+      <c r="C112" t="s">
+        <v>300</v>
+      </c>
+      <c r="D112" t="s">
+        <v>541</v>
+      </c>
+      <c r="G112" t="s">
+        <v>542</v>
+      </c>
+      <c r="J112" t="s">
+        <v>543</v>
+      </c>
+      <c r="M112" t="s">
+        <v>429</v>
+      </c>
+      <c r="N112" t="s">
+        <v>21</v>
+      </c>
+      <c r="O112" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" t="s">
+        <v>544</v>
+      </c>
+      <c r="B113">
+        <v>100</v>
+      </c>
+      <c r="C113" t="s">
+        <v>545</v>
+      </c>
+      <c r="D113" t="s">
+        <v>546</v>
+      </c>
+      <c r="G113" t="s">
+        <v>547</v>
+      </c>
+      <c r="J113" t="s">
+        <v>548</v>
+      </c>
+      <c r="M113" t="s">
+        <v>429</v>
+      </c>
+      <c r="N113" t="s">
+        <v>21</v>
+      </c>
+      <c r="O113" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114" t="s">
+        <v>549</v>
+      </c>
+      <c r="B114">
+        <v>103</v>
+      </c>
+      <c r="C114" t="s">
+        <v>550</v>
+      </c>
+      <c r="D114" t="s">
+        <v>551</v>
+      </c>
+      <c r="G114" t="s">
+        <v>552</v>
+      </c>
+      <c r="J114" t="s">
+        <v>553</v>
+      </c>
+      <c r="M114" t="s">
+        <v>429</v>
+      </c>
+      <c r="N114" t="s">
+        <v>21</v>
+      </c>
+      <c r="O114" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115" t="s">
+        <v>554</v>
+      </c>
+      <c r="B115">
+        <v>177</v>
+      </c>
+      <c r="C115" t="s">
+        <v>555</v>
+      </c>
+      <c r="D115" t="s">
+        <v>556</v>
+      </c>
+      <c r="G115" t="s">
+        <v>557</v>
+      </c>
+      <c r="J115" t="s">
+        <v>558</v>
+      </c>
+      <c r="M115" t="s">
+        <v>429</v>
+      </c>
+      <c r="N115" t="s">
+        <v>21</v>
+      </c>
+      <c r="O115" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116" t="s">
+        <v>559</v>
+      </c>
+      <c r="B116">
+        <v>105</v>
+      </c>
+      <c r="C116" t="s">
+        <v>560</v>
+      </c>
+      <c r="D116" t="s">
+        <v>561</v>
+      </c>
+      <c r="G116" t="s">
+        <v>562</v>
+      </c>
+      <c r="J116" t="s">
+        <v>563</v>
+      </c>
+      <c r="M116" t="s">
+        <v>429</v>
+      </c>
+      <c r="N116" t="s">
+        <v>21</v>
+      </c>
+      <c r="O116" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117" t="s">
+        <v>564</v>
+      </c>
+      <c r="B117">
+        <v>111</v>
+      </c>
+      <c r="C117" t="s">
+        <v>565</v>
+      </c>
+      <c r="D117" t="s">
+        <v>566</v>
+      </c>
+      <c r="G117" t="s">
+        <v>567</v>
+      </c>
+      <c r="J117" t="s">
+        <v>568</v>
+      </c>
+      <c r="M117" t="s">
+        <v>429</v>
+      </c>
+      <c r="N117" t="s">
+        <v>21</v>
+      </c>
+      <c r="O117" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118" t="s">
+        <v>569</v>
+      </c>
+      <c r="B118">
+        <v>69</v>
+      </c>
+      <c r="C118" t="s">
+        <v>570</v>
+      </c>
+      <c r="D118" t="s">
+        <v>571</v>
+      </c>
+      <c r="G118" t="s">
+        <v>572</v>
+      </c>
+      <c r="J118" t="s">
+        <v>573</v>
+      </c>
+      <c r="M118" t="s">
+        <v>429</v>
+      </c>
+      <c r="N118" t="s">
+        <v>21</v>
+      </c>
+      <c r="O118" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119" t="s">
+        <v>569</v>
+      </c>
+      <c r="B119">
+        <v>105</v>
+      </c>
+      <c r="C119" t="s">
+        <v>222</v>
+      </c>
+      <c r="D119" t="s">
+        <v>574</v>
+      </c>
+      <c r="G119" t="s">
+        <v>575</v>
+      </c>
+      <c r="J119" t="s">
+        <v>576</v>
+      </c>
+      <c r="M119" t="s">
+        <v>429</v>
+      </c>
+      <c r="N119" t="s">
+        <v>21</v>
+      </c>
+      <c r="O119" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="A120" t="s">
+        <v>577</v>
+      </c>
+      <c r="B120">
+        <v>66</v>
+      </c>
+      <c r="C120" t="s">
+        <v>578</v>
+      </c>
+      <c r="D120" t="s">
+        <v>579</v>
+      </c>
+      <c r="G120" t="s">
+        <v>580</v>
+      </c>
+      <c r="J120" t="s">
+        <v>581</v>
+      </c>
+      <c r="M120" t="s">
+        <v>429</v>
+      </c>
+      <c r="N120" t="s">
+        <v>21</v>
+      </c>
+      <c r="O120" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121" t="s">
+        <v>582</v>
+      </c>
+      <c r="B121">
         <v>124</v>
       </c>
-      <c r="C111" t="s">
-[...17 lines deleted...]
-      <c r="O111" t="s">
+      <c r="C121" t="s">
+        <v>583</v>
+      </c>
+      <c r="D121" t="s">
+        <v>584</v>
+      </c>
+      <c r="G121" t="s">
+        <v>585</v>
+      </c>
+      <c r="J121" t="s">
+        <v>586</v>
+      </c>
+      <c r="M121" t="s">
+        <v>429</v>
+      </c>
+      <c r="N121" t="s">
+        <v>21</v>
+      </c>
+      <c r="O121" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>