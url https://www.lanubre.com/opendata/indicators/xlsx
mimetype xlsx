--- v4 (2026-08-29)
+++ v5 (2026-10-13)
@@ -419,54 +419,54 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C2">
         <v>16</v>
       </c>
       <c r="D2">
         <v>5</v>
       </c>
       <c r="E2">
         <v>9</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
         <v>181</v>
       </c>
       <c r="H2">
         <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>