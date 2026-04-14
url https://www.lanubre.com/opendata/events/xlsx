--- v0 (2026-02-28)
+++ v1 (2026-04-14)
@@ -12,173 +12,230 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
+    <t>Name (en)</t>
+  </si>
+  <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
+    <t>Description (en)</t>
+  </si>
+  <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
+  </si>
+  <si>
+    <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>2025-04-03</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/1.png</t>
   </si>
   <si>
     <t>Feira da Bola Doce A ACIMD na Feira da Bola Doce</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;A ACIMD &amp;ndash; Associa&amp;ccedil;&amp;atilde;o Comercial e Industrial do Concelho de Miranda do Douro estar&amp;aacute; presente na Feira da Bola Doce&lt;/strong&gt;, que acontece de 17 a 19 de abril. Visite o nosso stand e conhe&amp;ccedil;a mais sobre a nossa miss&amp;atilde;o, os projetos em andamento e as iniciativas que impulsionam o com&amp;eacute;rcio e a economia local.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Ser&amp;aacute; uma excelente oportunidade para trocar ideias, fortalecer parcerias e descobrir como a ACIMD pode apoiar os empres&amp;aacute;rios e comerciantes da regi&amp;atilde;o. Contamos com&amp;nbsp;a&amp;nbsp;sua&amp;nbsp;presen&amp;ccedil;a!&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"ACIMD"}]</t>
   </si>
   <si>
     <t>[]</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/Dynamic-Card-20250827-102556.jpg</t>
   </si>
   <si>
     <t>Passeio Pedestre Planalto Mirandês: Miranda do Douro - Naso</t>
+  </si>
+  <si>
+    <t>Walking Tour on the Mirandese Plateau: Miranda do Douro - Naso</t>
   </si>
   <si>
     <t>&lt;p&gt;Participe!!&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;INSCRIÇÕES:&lt;/strong&gt;&lt;br&gt;Até ao dia 4 de stembro - Posto de Turismo | Balcão Único | Juntas de Freguesia&lt;/p&gt;
 &lt;p&gt;PROGRAMA:&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Hora da partida&lt;/strong&gt;: 8h00&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Local da partida&lt;/strong&gt;: Posto de Turismo de Miranda do Douro&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Itenerário&lt;/strong&gt;: Miranda do Douro - Malhadas - Naso - Regresso a Miranda do Douro (transporte assegurado pela autarquia)&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Total do percurso&lt;/strong&gt;: 15 km&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Duração&lt;/strong&gt;: 3h30&lt;/p&gt;
 &lt;p&gt;Conselhos úteis: chapéu, calçado apropriado, roupa adequada às condições climatéricas do dia e água fresca.&lt;br&gt; &lt;/p&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;Participate!!&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;REGISTRATION:&lt;/strong&gt;&lt;br&gt;Until September 4 - Tourist Office | Single Counter | Parish Councils&lt;/p&gt;
+&lt;p&gt;PROGRAM:&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Departure time&lt;/strong&gt;: 8:00 AM&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Departure location&lt;/strong&gt;: Miranda do Douro Tourist Office&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Itinerary&lt;/strong&gt;: Miranda do Douro - Malhadas - Naso - Return to Miranda do Douro (transport provided by the municipality)&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Total distance&lt;/strong&gt;: 15 km&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Duration&lt;/strong&gt;: 3h30&lt;/p&gt;
+&lt;p&gt;Useful tips: hat, appropriate footwear, clothes suitable for the day’s weather conditions, and fresh water.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>[{"name":"Desporto"}]</t>
   </si>
   <si>
+    <t>[{"name":"Sports"}]</t>
+  </si>
+  <si>
     <t>https://www.lanubre.com/files/images/activity/Dynamic-Card-3-20250827-105405.jpg</t>
   </si>
   <si>
     <t>[{"name":"Feira"}]</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/Dynamic-Card-3-20250827-105802.jpg</t>
   </si>
   <si>
     <t>6º Concurso Nacional da Raça Asinina de Miranda</t>
+  </si>
+  <si>
+    <t>6th National Contest of the Mirandese Donkey Breed</t>
   </si>
   <si>
     <t>&lt;p&gt;O evento integra-se nas festividades em honra de Nossa Senhora do Naso, e é promovido pelo Município de Miranda do Douro e a AEPGA – Associação para o estudo e proteção do gado asinino, contando com a orientação técnica da Direcção-Geral de Alimentação e Veterinária (DGAV), da Comissão de Coordenação e&lt;/p&gt;
 &lt;p&gt;Desenvolvimento Regional do Norte (CCDR-N), e com o apoio da Comissão de Festas de Nossa Senhora do Naso.&lt;/p&gt;
 &lt;p&gt;O concurso tem como objetivo avaliar a evolução e o estado atual da Raça Asinina de Miranda a nível nacional, com especial enfoque no seu território de origem – o Planalto Mirandês. Pretende-se, deste modo, analisar os progressos verificados no seu desenvolvimento genético, proporcionando aos criadores a oportunidade de evidenciarem o esforço contínuo que têm vindo a realizar no domínio da seleção, valorização e conservação da raça. Visa-se, igualmente, estimular a criação de asininos que, pelas suas características morfológicas e funcionais, bem como pelas condições de bem-estar e qualidade de vida em que são mantidos, contribuam ativamente para a promoção e dignificação da única raça asinina reconhecida em Portugal continental – não apenas enquanto património genético, mas também como património ecológico e cultural de inegável importância.&lt;/p&gt;
 &lt;p&gt;Saiba mais informações e consulte a programação &lt;a href="https://www.aepga.pt/evento/actividades/3-encontro-iberico-de-racas-autoctones-feira-do-naso-6-concurso-nacional-da-raca-asinina-de-miranda-5-e-6-de-setembro-de-2025-1074/" target="_blank" rel="noopener"&gt;aqui&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;Contamos consigo nestas celebrações do património genético e cultural que o Burro de Miranda representa e venha conhecer as suas singularidades e aprender mais sobre esta raça autóctone, que tanto nos honra e enobrece a região!&lt;/p&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;The event is part of the festivities in honor of Nossa Senhora do Naso, and is promoted by the Municipality of Miranda do Douro and AEPGA – Association for the study and protection of donkeys, with technical guidance from the General Directorate of Food and Veterinary (DGAV), the Northern Regional Coordination and Development Commission (CCDR-N), and with the support of the Nossa Senhora do Naso Festivities Committee.&lt;/p&gt;
+&lt;p&gt;The contest aims to evaluate the evolution and current status of the Mirandese Donkey Breed at a national level, with a special focus on its territory of origin – the Mirandese Plateau. It is intended, in this way, to analyze the progress made in its genetic development, providing breeders with the opportunity to highlight the continuous effort they have been making in the field of selection, valorization, and conservation of the breed. It also aims to stimulate the breeding of donkeys that, due to their morphological and functional characteristics, as well as the conditions of welfare and quality of life in which they are kept, actively contribute to the promotion and dignification of the only donkey breed recognized in mainland Portugal – not only as a genetic heritage, but also as an ecological and cultural heritage of undeniable importance.&lt;/p&gt;
+&lt;p&gt;Find out more information and consult the program &lt;a href="https://www.aepga.pt/evento/actividades/3-encontro-iberico-de-racas-autoctones-feira-do-naso-6-concurso-nacional-da-raca-asinina-de-miranda-5-e-6-de-setembro-de-2025-1074/" target="_blank" rel="noopener"&gt;here&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;We count on you at these celebrations of the genetic and cultural heritage that the Mirandese Donkey represents, and come and get to know its singularities and learn more about this native breed, which honors and ennobles our region so much!&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>https://www.lanubre.com/files/images/activity/agenda-home-after-20250827-110023.png</t>
   </si>
   <si>
     <t>[{"name":"Ação de formação"}]</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/Dynamic-Card-2-20250827-110255.jpg</t>
   </si>
   <si>
     <t>3º Encontro Ibérico de Raças Autóctones</t>
+  </si>
+  <si>
+    <t>3rd Iberian Meeting of Native Breeds</t>
   </si>
   <si>
     <t>&lt;p&gt;Conta com uma programação bastante diversificada, da qual farão parte diversas apresentações de interesse, como: a apresentação do papel do Centro de Valorização e Melhoramento das Raças Autóctones de Miranda do Douro; o contributo do Centro de Colheita de Sémen de S. Torcato para a conservação e melhoramento genético das raças autóctones apresentado pela Federação Nacional das Associações de Raças Autóctones; a promoção da inovação e empreendedorismo rural do Centro AgroTech do Município do Fundão; os projetos pela resiliência da paisagem e o combate aos incêndios Asinifire, dinamizado pela AEPGA e o Centro de Investigação de Montanha, e "Phoenix – Projeto-piloto em Gata/Malcata" apresentado pela investigadora Anabela Paula; as apresentações "O Futuro das Lãs Portuguesas: um Desafio no Mundo Rural" pela Associação Nacional de Criadores de Ovinos da Raça Merina e "From Farm to Fashion" por Rosa Pomar, sobre a valorização da lã portuguesa e o seu contexto sociocultural. O Encontro terminará, ainda, com a visita ao&lt;/p&gt;
 &lt;p&gt;Centro Interpretativo das Raças Autóctones do Concelho de Miranda do Douro.&lt;br&gt;Não falte! A entrada é gratuita, mas sujeita a inscrição prévia. Saiba os horários do programa em detalhe e mais informações &lt;a href="https://www.aepga.pt/evento/actividades/3-encontro-iberico-de-racas-autoctones-feira-do-naso-6-concurso-nacional-da-raca-asinina-de-miranda-5-e-6-de-setembro-de-2025-1074/" target="_blank" rel="noopener"&gt;aqui&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;It has a very diverse program, which will include several presentations of interest, such as: the presentation of the role of the Center for the Valorization and Improvement of Native Breeds of Miranda do Douro; the contribution of the S. Torcato Semen Collection Center for the conservation and genetic improvement of native breeds presented by the National Federation of Native Breed Associations; the promotion of innovation and rural entrepreneurship of the AgroTech Center of the Municipality of Fundão; the projects for landscape resilience and fire fighting Asinifire, promoted by AEPGA and the Mountain Research Center, and "Phoenix – Pilot project in Gata/Malcata" presented by the researcher Anabela Paula; the presentations "The Future of Portuguese Wools: a Challenge in the Rural World" by the National Association of Merino Sheep Breeders and "From Farm to Fashion" by Rosa Pomar, on the valorization of Portuguese wool and its sociocultural context. The Meeting will also end with a visit to the&lt;/p&gt;
+&lt;p&gt;Interpretive Center of the Native Breeds of the Municipality of Miranda do Douro.&lt;br&gt;Don’t miss it! Admission is free, but subject to prior registration. Find out the detailed program schedule and more information &lt;a href="https://www.aepga.pt/evento/actividades/3-encontro-iberico-de-racas-autoctones-feira-do-naso-6-concurso-nacional-da-raca-asinina-de-miranda-5-e-6-de-setembro-de-2025-1074/" target="_blank" rel="noopener"&gt;here&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>0000-00-00</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/Dynamic-Card-1-20250827-110744.jpg</t>
   </si>
   <si>
     <t>Exposição de Pintura ’Clássicos Eternos’</t>
+  </si>
+  <si>
+    <t>Painting Exhibition ’Eternal Classics’</t>
   </si>
   <si>
     <t>&lt;p&gt;A mostra é o resultado da fusão de duas grandes paixões do artista: os carros clássicos e as paisagens e monumentos de Trás-os-Montes.&lt;/p&gt;
 &lt;p&gt;A exposição poderá ser visitada até ao dia 3 de outubro.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Data&lt;/strong&gt;:19 de agosto a 3 de outubro&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Local&lt;/strong&gt;: Casa da Cultura Mirandesa&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Pago/Gratuito&lt;/strong&gt;: Gratuito&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Público alvo&lt;/strong&gt;: Público em geral&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Organização&lt;/strong&gt;: Câmara Municipal de Miranda do Douro&lt;/p&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;The exhibition is the result of the fusion of the artist’s two great passions: classic cars and the landscapes and monuments of Trás-os-Montes.&lt;/p&gt;
+&lt;p&gt;The exhibition can be visited until October 3rd.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Date&lt;/strong&gt;: August 19 to October 3&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Location&lt;/strong&gt;: Mirandese House of Culture&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Paid/Free&lt;/strong&gt;: Free&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Target audience&lt;/strong&gt;: General public&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Organization&lt;/strong&gt;: Miranda do Douro City Council&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>[{"name":"Arte e Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Art and Culture"}]</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/3.png</t>
   </si>
   <si>
     <t>Semana do Bacalhau e Sabores da Terra de Miranda</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;De 18 a 24 de maio de 2025&lt;/strong&gt;&lt;br&gt;Desfrute de pratos especiais e saborei as del&amp;iacute;cias da nossa terra, preparados pelos melhores restaurantes de Miranda do Douro.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Seja um restaurante aderente!&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Crie um prato especial com bacalhau, carne ou cordeiro do&lt;br&gt;Planalto Mirand&amp;ecirc;s,ou ainda com outros produtos regionais,&lt;br&gt;e conquiste novos clientes.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Participe! A ades&amp;atilde;o &amp;eacute; simples e uma excelente oportunidade para valorizar a gastronomia&lt;br&gt;da nossa terra!&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Inscri&amp;ccedil;&amp;otilde;es abertas&amp;nbsp;at&amp;eacute;&amp;nbsp;09/05/2025&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Bacalhau"}]</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/2.png</t>
   </si>
   <si>
     <t>XXVII Famidouro</t>
@@ -524,247 +581,307 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:L10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="I2" t="s">
         <v>14</v>
       </c>
+      <c r="G2" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K2" t="s">
+        <v>17</v>
+      </c>
+      <c r="L2" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:12">
       <c r="C3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
+      </c>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:12">
       <c r="E4" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:12">
       <c r="C5" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>31</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:12">
       <c r="E6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:12">
       <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" t="s">
         <v>26</v>
       </c>
-      <c r="D7" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="K7" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" t="s">
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="J8" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>48</v>
+      </c>
+      <c r="G9" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" t="s">
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>52</v>
+      </c>
+      <c r="G10" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>