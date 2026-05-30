--- v1 (2026-04-14)
+++ v2 (2026-05-30)
@@ -12,106 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/activity/Famidouro1.png</t>
+  </si>
+  <si>
+    <t>Inscrições FAMIDOURO 2026</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Inscri&amp;ccedil;&amp;otilde;es para expositores&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es para participa&amp;ccedil;&amp;atilde;o na FAMIDOURO 2026 j&amp;aacute; se encontram abertas.&lt;/p&gt;
+&lt;p&gt;Participar na feira permite:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Aumentar a visibilidade do neg&amp;oacute;cio&lt;/li&gt;
+&lt;li&gt;Promover produtos junto de um p&amp;uacute;blico alargado&lt;/li&gt;
+&lt;li&gt;Criar novas oportunidades comerciais&lt;/li&gt;
+&lt;li&gt;Integrar um evento com forte impacto regional&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Prazo de inscri&amp;ccedil;&amp;atilde;o: at&amp;eacute; 30 de junho de 2026&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Miranda do Douro: um destino a descobrir&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Visitar a FAMIDOURO &amp;eacute; tamb&amp;eacute;m uma excelente oportunidade para conhecer Miranda do Douro, um destino tur&amp;iacute;stico de refer&amp;ecirc;ncia no nordeste de Portugal, conhecido pela sua cultura, gastronomia e paisagens &amp;uacute;nicas.&lt;/p&gt;
+&lt;p&gt;Mais informa&amp;ccedil;&amp;otilde;es&lt;/p&gt;
+&lt;p&gt;O programa completo da FAMIDOURO 2026 ser&amp;aacute; divulgado em breve.&lt;/p&gt;
+&lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es sobre inscri&amp;ccedil;&amp;otilde;es e participa&amp;ccedil;&amp;atilde;o, acompanhe os canais oficiais da ACIMD.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://acimd.pt/wp-content/uploads/2026/04/Ficha-Inscricao-FAMIDOURO-2026.pdf" title="" target="_blank"&gt;Ficha de Inscri&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"ACIMD"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>FAMIDOURO 2026: Feira de Artesanato e Multiatividades de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Realizada durante o m&amp;ecirc;s de agosto, esta feira &amp;eacute; um ponto de encontro entre visitantes, produtores regionais e comerciantes, contribuindo para a dinamiza&amp;ccedil;&amp;atilde;o econ&amp;oacute;mica e tur&amp;iacute;stica do concelho.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;O que &amp;eacute; a FAMIDOURO?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;A FAMIDOURO &amp;eacute; uma feira anual organizada pela ACIMD que valoriza as tradi&amp;ccedil;&amp;otilde;es e os produtos locais de Miranda do Douro e da regi&amp;atilde;o envolvente.&lt;/p&gt;
+&lt;p&gt;O evento re&amp;uacute;ne:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Artesanato tradicional e contempor&amp;acirc;neo&lt;/li&gt;
+&lt;li&gt;Produtos regionais e gastronomia local&lt;/li&gt;
+&lt;li&gt;Anima&amp;ccedil;&amp;atilde;o cultural e espet&amp;aacute;culos ao vivo&lt;/li&gt;
+&lt;li&gt;Atividades para fam&amp;iacute;lias e visitantes&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Ao longo de v&amp;aacute;rios dias, o certame transforma Miranda do Douro num espa&amp;ccedil;o de experi&amp;ecirc;ncias aut&amp;ecirc;nticas, atraindo visitantes de todo o pa&amp;iacute;s e tamb&amp;eacute;m de Espanha.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;FAMIDOURO 2026: o que esperar&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;A edi&amp;ccedil;&amp;atilde;o de 2026 promete refor&amp;ccedil;ar a diversidade da oferta e a qualidade das experi&amp;ecirc;ncias, com:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Expositores de diferentes setores&lt;/li&gt;
+&lt;li&gt;Espa&amp;ccedil;os dedicados &amp;agrave; bares&lt;/li&gt;
+&lt;li&gt;Programa&amp;ccedil;&amp;atilde;o cultural e musical diversificada&lt;/li&gt;
+&lt;li&gt;Din&amp;acirc;micas que promovem a tradi&amp;ccedil;&amp;atilde;o cultural&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Este evento &amp;eacute; uma oportunidade &amp;uacute;nica para conhecer o melhor da identidade cultural mirandesa num s&amp;oacute; espa&amp;ccedil;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/activity/Stocks.png</t>
+  </si>
+  <si>
+    <t>Feira dos Stocks dinamizou o comércio local em Miranda do Douro</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Nos dias 14 e 15 de mar&amp;ccedil;o, o Jardim dos Frades Trinos, em Miranda do Douro&lt;/strong&gt;, recebeu a &lt;strong&gt;I Feira dos Stocks&lt;/strong&gt;, uma iniciativa promovida pela Associa&amp;ccedil;&amp;atilde;o Comercial e Industrial de Miranda do Douro (ACIMD), com o objetivo de apoiar o com&amp;eacute;rcio local e promover a dinamiza&amp;ccedil;&amp;atilde;o da economia da regi&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;O evento contou com a participa&amp;ccedil;&amp;atilde;o de dezenas de expositores, maioritariamente do concelho de Miranda do Douro e tamb&amp;eacute;m de munic&amp;iacute;pios vizinhos, que apresentaram uma variedade de produtos, com especial destaque para t&amp;ecirc;xteis, vestu&amp;aacute;rio, cal&amp;ccedil;ado, artesanato e produtos regionais.&lt;br&gt;&lt;br&gt;&lt;strong&gt;A inaugura&amp;ccedil;&amp;atilde;o teve lugar na manh&amp;atilde; do dia 14&lt;/strong&gt;, marcando o in&amp;iacute;cio de dois dias dedicados ao com&amp;eacute;rcio local, com oportunidades de compra a pre&amp;ccedil;os mais acess&amp;iacute;veis e um ambiente de proximidade entre comerciantes e visitantes.&lt;/p&gt;
+&lt;p&gt;Ao longo do evento, para al&amp;eacute;m da vertente comercial, a feira contou com momentos de anima&amp;ccedil;&amp;atilde;o que contribu&amp;iacute;ram para a dinamiza&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o, proporcionando uma experi&amp;ecirc;ncia mais completa a todos os presentes.&lt;/p&gt;
+&lt;p&gt;A realiza&amp;ccedil;&amp;atilde;o da Feira dos Stocks representou mais um passo na valoriza&amp;ccedil;&amp;atilde;o do com&amp;eacute;rcio de proximidade, promovendo o escoamento de produtos, incentivando a visita ao concelho e refor&amp;ccedil;ando a liga&amp;ccedil;&amp;atilde;o entre empresas locais e a comunidade.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;A ACIMD continua, assim, a desenvolver iniciativas que visam estimular a atividade econ&amp;oacute;mica local e criar oportunidades para os seus associados, estando j&amp;aacute; previstos novos eventos ao longo do ano&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-04-03</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/1.png</t>
   </si>
   <si>
     <t>Feira da Bola Doce A ACIMD na Feira da Bola Doce</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;A ACIMD &amp;ndash; Associa&amp;ccedil;&amp;atilde;o Comercial e Industrial do Concelho de Miranda do Douro estar&amp;aacute; presente na Feira da Bola Doce&lt;/strong&gt;, que acontece de 17 a 19 de abril. Visite o nosso stand e conhe&amp;ccedil;a mais sobre a nossa miss&amp;atilde;o, os projetos em andamento e as iniciativas que impulsionam o com&amp;eacute;rcio e a economia local.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Ser&amp;aacute; uma excelente oportunidade para trocar ideias, fortalecer parcerias e descobrir como a ACIMD pode apoiar os empres&amp;aacute;rios e comerciantes da regi&amp;atilde;o. Contamos com&amp;nbsp;a&amp;nbsp;sua&amp;nbsp;presen&amp;ccedil;a!&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[]</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/Dynamic-Card-20250827-102556.jpg</t>
   </si>
   <si>
     <t>Passeio Pedestre Planalto Mirandês: Miranda do Douro - Naso</t>
   </si>
   <si>
     <t>Walking Tour on the Mirandese Plateau: Miranda do Douro - Naso</t>
   </si>
   <si>
     <t>&lt;p&gt;Participe!!&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;INSCRIÇÕES:&lt;/strong&gt;&lt;br&gt;Até ao dia 4 de stembro - Posto de Turismo | Balcão Único | Juntas de Freguesia&lt;/p&gt;
 &lt;p&gt;PROGRAMA:&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Hora da partida&lt;/strong&gt;: 8h00&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Local da partida&lt;/strong&gt;: Posto de Turismo de Miranda do Douro&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Itenerário&lt;/strong&gt;: Miranda do Douro - Malhadas - Naso - Regresso a Miranda do Douro (transporte assegurado pela autarquia)&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Total do percurso&lt;/strong&gt;: 15 km&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Duração&lt;/strong&gt;: 3h30&lt;/p&gt;
 &lt;p&gt;Conselhos úteis: chapéu, calçado apropriado, roupa adequada às condições climatéricas do dia e água fresca.&lt;br&gt; &lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Participate!!&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;REGISTRATION:&lt;/strong&gt;&lt;br&gt;Until September 4 - Tourist Office | Single Counter | Parish Councils&lt;/p&gt;
 &lt;p&gt;PROGRAM:&lt;/p&gt;
@@ -581,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L10"/>
+  <dimension ref="A1:L13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -651,236 +718,305 @@
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
       <c r="K2" t="s">
         <v>17</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>12</v>
+      </c>
       <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="J3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="G3" t="s">
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="H3" t="s">
+      <c r="G4" t="s">
         <v>22</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
         <v>23</v>
       </c>
-      <c r="K3" t="s">
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...4 lines deleted...]
-      <c r="E4" t="s">
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G5" t="s">
         <v>26</v>
       </c>
-      <c r="G4" t="s">
-[...7 lines deleted...]
-      <c r="C5" t="s">
+      <c r="J5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D6" t="s">
         <v>28</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G6" t="s">
         <v>30</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H6" t="s">
         <v>31</v>
       </c>
-      <c r="J5" t="s">
-[...10 lines deleted...]
-      <c r="E6" t="s">
+      <c r="J6" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
+      <c r="K6" t="s">
         <v>33</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="L6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:12">
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>35</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="G7" t="s">
+      <c r="D8" t="s">
         <v>37</v>
       </c>
-      <c r="H7" t="s">
+      <c r="E8" t="s">
         <v>38</v>
       </c>
-      <c r="J7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="G8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>40</v>
       </c>
-      <c r="D8" t="s">
+      <c r="J8" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F9" t="s">
         <v>42</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="H8" t="s">
+      <c r="D10" t="s">
         <v>44</v>
       </c>
-      <c r="J8" t="s">
+      <c r="E10" t="s">
         <v>45</v>
       </c>
-      <c r="K8" t="s">
+      <c r="G10" t="s">
         <v>46</v>
       </c>
-      <c r="L8" t="s">
-[...10 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H10" t="s">
         <v>47</v>
       </c>
-      <c r="D9" t="s">
+      <c r="J10" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
         <v>48</v>
       </c>
-      <c r="G9" t="s">
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="J9" t="s">
+      <c r="D11" t="s">
         <v>50</v>
       </c>
-      <c r="K9" t="s">
-[...13 lines deleted...]
-      <c r="C10" t="s">
+      <c r="E11" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
+      <c r="G11" t="s">
         <v>52</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H11" t="s">
         <v>53</v>
       </c>
-      <c r="J10" t="s">
+      <c r="J11" t="s">
         <v>54</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="K11" t="s">
+        <v>55</v>
+      </c>
+      <c r="L11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" t="s">
+        <v>59</v>
+      </c>
+      <c r="K12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K13" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>