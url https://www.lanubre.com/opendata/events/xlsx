--- v2 (2026-05-30)
+++ v3 (2026-08-29)
@@ -12,119 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>https://www.lanubre.com/files/images/activity/mirandancas.png</t>
+  </si>
+  <si>
+    <t>XIX Festival Folclórico de Miranda do Douro</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;No pr&amp;oacute;ximo dia &lt;strong&gt;15 de agosto de 2026&lt;/strong&gt;, Miranda do Douro volta a afirmar-se como um dos palcos da cultura tradicional portuguesa com a realiza&amp;ccedil;&amp;atilde;o do &lt;strong&gt;XIX Festival Folcl&amp;oacute;rico de Miranda do Douro&lt;/strong&gt;, organizado pela &lt;strong&gt;Mirandan&amp;ccedil;as&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;O evento ter&amp;aacute; lugar no emblem&amp;aacute;tico &lt;strong&gt;Largo D. Jo&amp;atilde;o III&lt;/strong&gt;, com in&amp;iacute;cio &amp;agrave;s &lt;strong&gt;21h30&lt;/strong&gt;, reunindo grupos folcl&amp;oacute;ricos de diferentes regi&amp;otilde;es do pa&amp;iacute;s para uma noite dedicada &amp;agrave; preserva&amp;ccedil;&amp;atilde;o e valoriza&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es populares.&lt;/p&gt;
+&lt;p&gt;O festival constitui uma oportunidade para residentes e visitantes conhecerem e celebrarem o patrim&amp;oacute;nio cultural portugu&amp;ecirc;s atrav&amp;eacute;s da m&amp;uacute;sica, da dan&amp;ccedil;a e dos trajes tradicionais. O p&amp;uacute;blico poder&amp;aacute; ainda assistir &amp;agrave;s atua&amp;ccedil;&amp;otilde;es dos emblem&amp;aacute;ticos &lt;strong&gt;Pauliteiros e Pauliteiras de Miranda&lt;/strong&gt;, apreciar a eleg&amp;acirc;ncia das &lt;strong&gt;Capas de Honra Mirandesas&lt;/strong&gt; e desfrutar da riqueza das express&amp;otilde;es culturais que fazem parte da identidade do territ&amp;oacute;rio.&lt;/p&gt;
+&lt;p&gt;Nesta edi&amp;ccedil;&amp;atilde;o, o festival contar&amp;aacute; com a participa&amp;ccedil;&amp;atilde;o dos seguintes grupos convidados:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Rancho Folcl&amp;oacute;rico de S&amp;atilde;o Pedro de Rates&lt;/li&gt;
+&lt;li&gt;Rancho Folcl&amp;oacute;rico do Centro Conv&amp;iacute;vio Carvalho&lt;/li&gt;
+&lt;li&gt;Rancho Folcl&amp;oacute;rico e Dan&amp;ccedil;as do Arn&amp;oacute;ia de A-dos-Francos&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;A iniciativa refor&amp;ccedil;a o compromisso da Mirandan&amp;ccedil;as com a preserva&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es e com a promo&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio imaterial, proporcionando um momento de encontro entre diferentes express&amp;otilde;es do folclore nacional.&lt;/p&gt;
+&lt;p&gt;O XIX Festival Folcl&amp;oacute;rico conta com o apoio do &lt;strong&gt;Munic&amp;iacute;pio de Miranda do Douro&lt;/strong&gt;, contribuindo para a dinamiza&amp;ccedil;&amp;atilde;o cultural do concelho e para a valoriza&amp;ccedil;&amp;atilde;o das suas ra&amp;iacute;zes.&lt;/p&gt;
+&lt;p&gt;A &lt;strong&gt;ACIMD&lt;/strong&gt; convida toda a comunidade e os visitantes a marcar presen&amp;ccedil;a neste evento, celebrando a identidade mirandesa e o patrim&amp;oacute;nio cultural que continua a unir gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"ACIMD"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>https://www.lanubre.com/files/images/activity/Famidouro1.png</t>
   </si>
   <si>
     <t>Inscrições FAMIDOURO 2026</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Inscri&amp;ccedil;&amp;otilde;es para expositores&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;As inscri&amp;ccedil;&amp;otilde;es para participa&amp;ccedil;&amp;atilde;o na FAMIDOURO 2026 j&amp;aacute; se encontram abertas.&lt;/p&gt;
 &lt;p&gt;Participar na feira permite:&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Aumentar a visibilidade do neg&amp;oacute;cio&lt;/li&gt;
 &lt;li&gt;Promover produtos junto de um p&amp;uacute;blico alargado&lt;/li&gt;
 &lt;li&gt;Criar novas oportunidades comerciais&lt;/li&gt;
 &lt;li&gt;Integrar um evento com forte impacto regional&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Prazo de inscri&amp;ccedil;&amp;atilde;o: at&amp;eacute; 30 de junho de 2026&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Miranda do Douro: um destino a descobrir&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Visitar a FAMIDOURO &amp;eacute; tamb&amp;eacute;m uma excelente oportunidade para conhecer Miranda do Douro, um destino tur&amp;iacute;stico de refer&amp;ecirc;ncia no nordeste de Portugal, conhecido pela sua cultura, gastronomia e paisagens &amp;uacute;nicas.&lt;/p&gt;
 &lt;p&gt;Mais informa&amp;ccedil;&amp;otilde;es&lt;/p&gt;
 &lt;p&gt;O programa completo da FAMIDOURO 2026 ser&amp;aacute; divulgado em breve.&lt;/p&gt;
 &lt;p&gt;Para mais informa&amp;ccedil;&amp;otilde;es sobre inscri&amp;ccedil;&amp;otilde;es e participa&amp;ccedil;&amp;atilde;o, acompanhe os canais oficiais da ACIMD.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://acimd.pt/wp-content/uploads/2026/04/Ficha-Inscricao-FAMIDOURO-2026.pdf" title="" target="_blank"&gt;Ficha de Inscri&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[]</t>
   </si>
   <si>
     <t>FAMIDOURO 2026: Feira de Artesanato e Multiatividades de Miranda do Douro</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Realizada durante o m&amp;ecirc;s de agosto, esta feira &amp;eacute; um ponto de encontro entre visitantes, produtores regionais e comerciantes, contribuindo para a dinamiza&amp;ccedil;&amp;atilde;o econ&amp;oacute;mica e tur&amp;iacute;stica do concelho.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;O que &amp;eacute; a FAMIDOURO?&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;A FAMIDOURO &amp;eacute; uma feira anual organizada pela ACIMD que valoriza as tradi&amp;ccedil;&amp;otilde;es e os produtos locais de Miranda do Douro e da regi&amp;atilde;o envolvente.&lt;/p&gt;
 &lt;p&gt;O evento re&amp;uacute;ne:&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Artesanato tradicional e contempor&amp;acirc;neo&lt;/li&gt;
 &lt;li&gt;Produtos regionais e gastronomia local&lt;/li&gt;
 &lt;li&gt;Anima&amp;ccedil;&amp;atilde;o cultural e espet&amp;aacute;culos ao vivo&lt;/li&gt;
 &lt;li&gt;Atividades para fam&amp;iacute;lias e visitantes&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Ao longo de v&amp;aacute;rios dias, o certame transforma Miranda do Douro num espa&amp;ccedil;o de experi&amp;ecirc;ncias aut&amp;ecirc;nticas, atraindo visitantes de todo o pa&amp;iacute;s e tamb&amp;eacute;m de Espanha.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;FAMIDOURO 2026: o que esperar&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;A edi&amp;ccedil;&amp;atilde;o de 2026 promete refor&amp;ccedil;ar a diversidade da oferta e a qualidade das experi&amp;ecirc;ncias, com:&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Expositores de diferentes setores&lt;/li&gt;
 &lt;li&gt;Espa&amp;ccedil;os dedicados &amp;agrave; bares&lt;/li&gt;
 &lt;li&gt;Programa&amp;ccedil;&amp;atilde;o cultural e musical diversificada&lt;/li&gt;
 &lt;li&gt;Din&amp;acirc;micas que promovem a tradi&amp;ccedil;&amp;atilde;o cultural&lt;/li&gt;
 &lt;/ul&gt;
@@ -648,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -719,304 +743,327 @@
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
       <c r="K2" t="s">
         <v>17</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
       <c r="K3" t="s">
         <v>17</v>
       </c>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>16</v>
       </c>
       <c r="K4" t="s">
         <v>17</v>
       </c>
       <c r="L4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
       <c r="K5" t="s">
         <v>17</v>
       </c>
       <c r="L5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
-      <c r="H6" t="s">
+      <c r="J6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="C7" t="s">
         <v>31</v>
       </c>
-      <c r="J6" t="s">
+      <c r="D7" t="s">
         <v>32</v>
       </c>
-      <c r="K6" t="s">
+      <c r="E7" t="s">
         <v>33</v>
       </c>
-      <c r="L6" t="s">
-[...4 lines deleted...]
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>34</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
       </c>
-      <c r="G7" t="s">
-[...2 lines deleted...]
-      <c r="H7" t="s">
+      <c r="J7" t="s">
+        <v>36</v>
+      </c>
+      <c r="K7" t="s">
+        <v>37</v>
+      </c>
+      <c r="L7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:12">
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
       <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+      <c r="J9" t="s">
         <v>39</v>
       </c>
-      <c r="H8" t="s">
-[...22 lines deleted...]
-      <c r="H9" t="s">
+      <c r="K9" t="s">
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:12">
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
+      <c r="F10" t="s">
+        <v>46</v>
+      </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="J10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="D11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="D11" t="s">
+      <c r="G11" t="s">
         <v>50</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
       </c>
-      <c r="G11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J11" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="K11" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" t="s">
         <v>56</v>
       </c>
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>57</v>
       </c>
-      <c r="G12" t="s">
+      <c r="J12" t="s">
         <v>58</v>
       </c>
-      <c r="J12" t="s">
+      <c r="K12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="L12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="G13" t="s">
         <v>62</v>
       </c>
       <c r="J13" t="s">
         <v>63</v>
       </c>
       <c r="K13" t="s">
         <v>17</v>
       </c>
       <c r="L13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" t="s">
+        <v>67</v>
+      </c>
+      <c r="K14" t="s">
+        <v>17</v>
+      </c>
+      <c r="L14" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>